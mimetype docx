--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,12255 +338,13062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal policy for organic farming conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian At</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526583v1</w:t>
+                <w:t xml:space="preserve">hal-03881763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1949 Atlas of French peat deposits, a starting point for a National Inventory of peatlands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal policy for organic farming conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Pilloix</w:t>
+                <w:t xml:space="preserve">Christian At</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (1), pp.105-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192260v1</w:t>
+                <w:t xml:space="preserve">hal-04526583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The 1949 Atlas of French peat deposits, a starting point for a National Inventory of peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Pilloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Joly</w:t>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.1040-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973090v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food web structure and energy flux dynamics, but not taxonomic richness, influence microbial ecosystem functions in a Sphagnum-dominated peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ponçot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.103532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Climatic to Anthropogenic Drivers: A Multi-Proxy Reconstruction of Vegetation and Peatland Development in the French Jura Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Payne</w:t>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat2040038⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02415346v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Zone atelier Arc jurassien: socio-écosystèmes et temps long</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048761v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berthou</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">From Climatic to Anthropogenic Drivers: A Multi-Proxy Reconstruction of Vegetation and Peatland Development in the French Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat2040038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">insu-02415346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and diversity of testate amoebae shell composition: Example of Bullinularia indica living in Sphagnum capillifolium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">La Zone atelier Arc jurassien: socio-écosystèmes et temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.82--85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516979v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of tropospheric ozone exposure on peatland microbial consumers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660079v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516976v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical micro-distribution of microbial communities living in Sphagnum fallax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and diversity of testate amoebae shell composition: Example of Bullinularia indica living in Sphagnum capillifolium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Song</w:t>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Wu</w:t>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01783⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.14 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516967v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance testing testate amoeba water table reconstructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard J. Payne</w:t>
+                <w:t xml:space="preserve">Impacts of tropospheric ozone exposure on peatland microbial consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill V. Babeshko</w:t>
+                <w:t xml:space="preserve">Sylvia Toet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon van Bellen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike Ashmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.030⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.124 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516970v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution below WHO levels decreases by 40 % the links of terrestrial microbial networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.467 - 475. </w:t>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-016-0589-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516963v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and mapping trace element accumulation in Sphagnum peatlands at the European scale using a geomatic model of pollutant emissions dispersion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Vertical micro-distribution of microbial communities living in Sphagnum fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Franchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 214, pp.8-16. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313641v1</w:t>
+                <w:t xml:space="preserve">hal-01516967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significance testing testate amoeba water table reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Kirill V. Babeshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+                <w:t xml:space="preserve">Simon van Bellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
+                <w:t xml:space="preserve">Jeffrey J. Blackford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Maillard</w:t>
+                <w:t xml:space="preserve">Robert K. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.131 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372435v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air pollution below WHO levels decreases by 40 % the links of terrestrial microbial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.467 - 475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-016-0589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01240013v1</w:t>
+                <w:t xml:space="preserve">hal-01516963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineral composition of the tests of 'testate amoebae' (Amoebozoa, Arcellinida): the relative importance of grain availability and grain selection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
+                <w:t xml:space="preserve">Modelling and mapping trace element accumulation in Sphagnum peatlands at the European scale using a geomatic model of pollutant emissions dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272243v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological dynamics and fire history of the last 1300years in western Siberia reconstructed from a high-resolution, ombrotrophic peat archive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karolina Kaliszan</w:t>
+                <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240109v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more cost-effective geomatic approach to modelling PM10 dispersion across Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Signarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.108-116. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (Article number: 16931), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01069750v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using testate amoeba as potential biointegrators of atmospheric deposition of phenanthrene (polycyclic aromatic hydrocarbon) on &amp;quot;moss/soil interface-testate amoeba community&amp;quot; microecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">The mineral composition of the tests of 'testate amoebae' (Amoebozoa, Arcellinida): the relative importance of grain availability and grain selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2015.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061490v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure Chambers for Studying the Partitioning of Atmospheric PAHs in Environmental Compartments: Validation and Calibration Using Experimental and Computational Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Hydrological dynamics and fire history of the last 1300years in western Siberia reconstructed from a high-resolution, ombrotrophic peat archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Słowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Marcisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Zielińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kaliszan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es4016266⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.312-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061489v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above- and belowground linkages in Sphagnum peatland: climate warming affects plant-microbial interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A more cost-effective geomatic approach to modelling PM10 dispersion across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12075⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00766326v1</w:t>
+                <w:t xml:space="preserve">hal-01069750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia exposure promotes algal biomass in an ombrotrophic peatland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Leith</w:t>
+                <w:t xml:space="preserve">Using testate amoeba as potential biointegrators of atmospheric deposition of phenanthrene (polycyclic aromatic hydrocarbon) on &amp;quot;moss/soil interface-testate amoeba community&amp;quot; microecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Sheppard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nancy B. Dise</w:t>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp 287-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820346v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To What Extent Do Food Preferences Explain the Trophic Position of Heterotrophic and Mixotrophic Microbial Consumers in a Sphagnum Peatland?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
+                <w:t xml:space="preserve">Exposure Chambers for Studying the Partitioning of Atmospheric PAHs in Environmental Compartments: Validation and Calibration Using Experimental and Computational Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0262-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (15), pp.8399-8407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es4016266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420339v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Infectivity in Two Soils as Affected by Atmospheric Phenanthrene Pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Above- and belowground linkages in Sphagnum peatland: climate warming affects plant-microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707063v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00766326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pollution bias peatland paleoclimate reconstruction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ammonia exposure promotes algal biomass in an ombrotrophic peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Leith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy B. Dise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.937-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820341v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">To What Extent Do Food Preferences Explain the Trophic Position of Heterotrophic and Mixotrophic Microbial Consumers in a Sphagnum Peatland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Franchi</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.571 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654500v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenoloxidase and peroxidase activities in Sphagnum-dominated peatland in a warming climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Infectivity in Two Soils as Affected by Atmospheric Phenanthrene Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.49-52</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (6), pp.3295 - 3305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682547v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Feeding Habits of the Testate Amoebae Hyalosphenia papilio and Nebela tincta along a Narrow &amp;quot;Fen-Bog&amp;quot; Gradient Using Digestive Vacuole Content and (13)C and (15)N Isotopic Analyses.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Can pollution bias peatland paleoclimate reconstruction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.170-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682531v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale horizontal and vertical micro-distribution patterns of testate amoebae along a narrow Fen/Bog gradient.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9756-9⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682493v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
+                <w:t xml:space="preserve">Phenoloxidase and peroxidase activities in Sphagnum-dominated peatland in a warming climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649829v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental climate effect on seasonal variability of polyphenol/phenoloxidase interplay along a narrow fen-bog ecological gradient in Sphagnum fallax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Feeding Habits of the Testate Amoebae Hyalosphenia papilio and Nebela tincta along a Narrow &amp;quot;Fen-Bog&amp;quot; Gradient Using Digestive Vacuole Content and (13)C and (15)N Isotopic Analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimano Satoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163, pp.451-464</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682513v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Experimental climate effect on seasonal variability of polyphenol/phenoloxidase interplay along a narrow fen-bog ecological gradient in Sphagnum fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (9), pp.2945-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02437.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682501v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric phenanthrene transfer and effects on two grassland species and their root symbionts: A microcosm study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
+                <w:t xml:space="preserve">Fine-scale horizontal and vertical micro-distribution patterns of testate amoebae along a narrow Fen/Bog gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.374-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9756-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695268v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+                <w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W10-116⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651676v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.000</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432547v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of diversity, species richness and assemblage structure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
+                <w:t xml:space="preserve">Atmospheric phenanthrene transfer and effects on two grassland species and their root symbionts: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.146-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00401808v1</w:t>
+                <w:t xml:space="preserve">hal-00695268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
+                <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Marie Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.000. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.226 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.1377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/W10-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432529v1</w:t>
+                <w:t xml:space="preserve">hal-02651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Report: 5th International Symposium on Testate Amoebae (ISTA-5), Montbéliard, France 14-17 September 2009 - Present status of testate amoeba research, knowledge gaps and research priorities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+                <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of diversity, species richness and assemblage structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.689-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-009-9360-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457015v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation Capacities of Particulate Matter in an Acrocarpous and a Pleurocarpous Moss Exposed at Three Differently Polluted Sites (Industrial, Urban and Rural)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Gaudry</w:t>
+                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00451897v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of Atmospheric Pollution Characterized by gas (NO2) and particles (PM10) to Microbial Communities Living in Bryophytes at Three Differently Polluted Sites (Rural, Urban and Industrial).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-009-9580-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413828v1</w:t>
+                <w:t xml:space="preserve">hal-00432529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting Report: 5th International Symposium on Testate Amoebae (ISTA-5), Montbéliard, France 14-17 September 2009 - Present status of testate amoeba research, knowledge gaps and research priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press, pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-01072139v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional microbial diversity in regenerating cutover peatlands responds to vegetation succession</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">Accumulation Capacities of Particulate Matter in an Acrocarpous and a Pleurocarpous Moss Exposed at Three Differently Polluted Sites (Industrial, Urban and Rural)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-O. Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01573.x⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 212, pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-010-0333-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337379v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut-over peatland regeneration assessment using organic matter and microbial indicators (bacteria and testate amoebae).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+                <w:t xml:space="preserve">Relationship of Atmospheric Pollution Characterized by gas (NO2) and particles (PM10) to Microbial Communities Living in Bryophytes at Three Differently Polluted Sites (Rural, Urban and Industrial).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Comont</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01436.x⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-009-9580-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142062v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 623 (1), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-008-9661-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382582v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01072139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clementine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00382579v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Experimental Lead Pollution on the Microbial Communities Associated with Sphagnum fallax (Bryophyta)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional microbial diversity in regenerating cutover peatlands responds to vegetation succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9192-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (6), pp.1799-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00382580v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Cut-over peatland regeneration assessment using organic matter and microbial indicators (bacteria and testate amoebae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (2), pp.716-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382586v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon balance of a European mountain bog at contrasting stages of regeneration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01859.x⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382587v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+                <w:t xml:space="preserve">Effects of Experimental Lead Pollution on the Microbial Communities Associated with Sphagnum fallax (Bryophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Viet Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (2), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9192-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675671v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical micro-distribution and response to nitrogen deposition of testate amoebae in Sphagnum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Mitchell</w:t>
+                <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bertin Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2004.tb00400.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683464v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of northern peatlands and biodiversity maintenance: a conflict between economy and ecology.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Carbon balance of a European mountain bog at contrasting stages of regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 172 (4), pp.708-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01859.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069337v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of microbial communities in Sphagnum peatlands and effect of atmospheric carbon dioxide enrichment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A.D. Mitchell</w:t>
+                <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-B Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-002-0008-5⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678346v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics and food preferences of the testate amoeba Nebela tincta major-bohemica-collaris complex (Protozoa) in a Sphagnum peatland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André-Jean Francez</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Protozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (3), pp.233-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical micro-distribution and response to nitrogen deposition of testate amoebae in Sphagnum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp.480-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2004.tb00400.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population dynamics and food preferences of the testate amoeba Nebela tincta major-bohemica-collaris complex (Protozoa) in a Sphagnum peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (2), pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of microbial communities in Sphagnum peatlands and effect of atmospheric carbon dioxide enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A.D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grosvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 46 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-002-0008-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation of northern peatlands and biodiversity maintenance: a conflict between economy and ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Vasander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (10), pp.525-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Peat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01384716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of branched GDGTs and testate amoebae for the reconstruction of past climate change in a French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric phenanthrene exposure of micro-ecosystems in experimental chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe : 20th Annual Meeting Science and Technology for Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, SEVILLE, Spain. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted relationships between type I and type II methanotrophs, the conditions found in typical regeneration stages across European peatlands and the elapsed time since abandonment of the peat cutting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Samaritani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atmospheric Particulate Pollution (PM10) and Nitrogen Dioxide (NO2) on Testate Amoebae Communities Living in Microsystems &amp;quot;Bryophytes-Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Various Litter Species and High Water-Table Levels Hamper Type II Methanotrophs in a Bare Peatland Regeneration Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gattinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Denayer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae ISTA-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle” will be held in Prague, Czech Republic on 25 - 30 September 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413823v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of elevated temperature on Testate Amoebae in Sphagnum fallax peatland: a microcosm study and perspectives in situ.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Environmental and climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.18</w:t>
+              <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413914v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Ecologie actuelle des Thécamoebiens des lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
+              <w:t xml:space="preserve">XVème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413915v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Effect of Atmospheric Particulate Pollution (PM10) and Nitrogen Dioxide (NO2) on Testate Amoebae Communities Living in Microsystems &amp;quot;Bryophytes-Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae ISTA-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413910v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Impact of elevated temperature on Testate Amoebae in Sphagnum fallax peatland: a microcosm study and perspectives in situ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421407v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
+                <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
+              <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421409v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
+              <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432638v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Litter Species and High Water-Table Levels Hamper Type II Methanotrophs in a Bare Peatland Regeneration Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle” will be held in Prague, Czech Republic on 25 - 30 September 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421405v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie actuelle des Thécamoebiens des lacs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+                <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480375v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various litter species and high water-table levels hamper type II methanotrophs in a bare peatland regeneration experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Bryophyte/associated microorganism microsystems to characterize the impact of contaminants on ecosystems: are testate amoebae the best microbial group for disturbance bioindication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Testate amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted Relationships Between Type I and Type II Methanotrophs, The Conditions Found in Typical Regeneration Stages Across European Peatlands and the Elapsed Time Since Abandonment of the Peat Cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Samaritani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Thécamoebiens » : Un nouveau marqueur paléoenvironnemental des changements du climat et de l'environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interuniversitaire 2008 : « Assemblages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Mandeure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil thecamoebians response to climate variations during the transition Lateglacial / Holocene : a case study from Lake Lautrey (Jura, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008. Session: Climate: Past, Present, Future - Natural and anthropogenic environmental change as evidenced in high-resolution continental archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress, Ireland, Tullamore, 8-13 June 2008, IPS (Finland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tulamore, Finland. pp.599-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432644v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00321910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des Thécamoebiens subfossiles (Protistes, Rhizopodes) aux variations du climat : Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Impact of temperature increase on Sphagnum / microorganisms system : a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Interaction entre les processus physico-chimiques et microbiologiques dans l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432654v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature increase on Sphagnum / microorganisms system : a microcosm study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction entre les processus physico-chimiques et microbiologiques dans l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">International Peat Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413911v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+                <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress, Ireland, Tullamore, 8-13 June 2008, IPS (Finland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tulamore, Finland. pp.599-602</w:t>
+              <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00321910v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Subfossil thecamoebians response to climate variations during the transition Lateglacial / Holocene : a case study from Lake Lautrey (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Peat Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008. Session: Climate: Past, Present, Future - Natural and anthropogenic environmental change as evidenced in high-resolution continental archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448378v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse des Thécamoebiens subfossiles (Protistes, Rhizopodes) aux variations du climat : Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
+              <w:t xml:space="preserve">XIVème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413917v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Thécamoebiens des lacs : écologie actuelle et paléoenvironnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFR'08 : Journée Francophone de la Recherche 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between particulate air pollution and environmental variables on microbial communities living in bryophytes: in situ and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Thécamoebiens : marqueur des changements du climat et de l'environnement. Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Q6 : Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des amibes à thèque dans 3 lacs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème CILO - Congrès International de Limnologie-Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Testate Amoebae in benthic microbial communities in lakes (Jura, France): ecological and paleo-ecological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés microbiennes benthiques lacustres : comparaison entre un lac eutrophe et un lac mésotrophe (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Congrès de l'Association Française de Limnologie (AFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-fossils Testate Amoebae in sediments from lake Lautrey (Jura, France) during the transition between the Lateglacial and the Holocene (12 800-9 000 yrs BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Testate Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (RECIPE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John L. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testate Amoebae: an example of Non-Pollen-Polymorphs in lacustrine sediments from Lateglacial and Holocene (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Non-Pollen-Polymorphs (NPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Testate Amoebae in benthic microbial communities in lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Testate Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie microbienne de tourbières en régénération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origines, dynamique et conservation des tourbieres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Etienne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics of peat organic matter and distribution of testate amoebae patterns in two naturally regenerating cutover Sphagnum peatlands of the Jura Mountains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Peat Congress "Wise Use of Peatlands"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and sociological approaches of french peatlands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Peat Congress: Wise Use of Peatlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (EU Project RECIPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INTECOL International, Wetlands Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530698v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of French Peatlands to the Carbon Neutrality National Goal in 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12615,51 +13422,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTECOL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12669,156 +13476,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12828,111 +13635,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in Sphagnum peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peatlands: evolution and records of environmental and climatic changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Elsevier, 2006, Developments in Earth Surface Processes, 0-444-52883-0 978-0-444-52883-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12942,205 +13749,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13155,119 +13962,119 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,70 +14089,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3763766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13355,319 +14162,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity comes at a cost: multifaceted diversity reduces plant community stability in peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489330v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId345"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13814,51 +14621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Toet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashmore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.08.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Babeshko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Bellen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Blackford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0589-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FPQ4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2015.05.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT5D1TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B48KTPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Sheppard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.09.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Jassey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ad Mitchell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0262-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SNC5GMB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14CS236-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimano Satoshi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682493v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9756-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02437.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682501v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W10-116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A.J. Wall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9360-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN69GG3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1377" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSS1K99N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0333-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3F905A90F6003952954A6F32A39930569BBDDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9580-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Siegenthaler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01573.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bortoluzzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01859.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2004.tb00400.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.D. Mitchell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosvernier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0008-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Samaritani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421407v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421409v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448341v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421406v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432654v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432659v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432648v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Francez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816238v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489330v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Toet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashmore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.08.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Song" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Babeshko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Bellen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Blackford" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0589-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FPQ4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2015.05.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT5D1TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B48KTPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Sheppard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.09.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Jassey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ad Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0262-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SNC5GMB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.05.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14CS236-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimano Satoshi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02437.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682493v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9756-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682501v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W10-116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A.J. Wall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9360-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN69GG3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1377" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSS1K99N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0333-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3F905A90F6003952954A6F32A39930569BBDDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9580-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Siegenthaler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01573.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bortoluzzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01859.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2004.tb00400.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.D. Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosvernier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0008-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448351v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Samaritani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413910v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421408v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432657v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432654v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432645v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432655v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432648v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832371v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Francez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027492v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489330v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>