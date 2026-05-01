--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -835,295 +835,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joly</w:t>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973090v1</w:t>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253867v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
               </w:r>
@@ -1855,157 +1855,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and diversity of testate amoebae shell composition: Example of Bullinularia indica living in Sphagnum capillifolium</w:t>
+                <w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Delaine</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.14 - 25. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516979v1</w:t>
+                <w:t xml:space="preserve">hal-01516976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of tropospheric ozone exposure on peatland microbial consumers</w:t>
               </w:r>
@@ -2115,468 +2119,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t>
+                <w:t xml:space="preserve">Origin and diversity of testate amoebae shell composition: Example of Bullinularia indica living in Sphagnum capillifolium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Maxence Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.14 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516976v1</w:t>
+                <w:t xml:space="preserve">hal-01516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical micro-distribution of microbial communities living in Sphagnum fallax</w:t>
+                <w:t xml:space="preserve">Significance testing testate amoeba water table reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Richard J. Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Wu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirill V. Babeshko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Bellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey J. Blackford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01783⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.131 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516967v1</w:t>
+                <w:t xml:space="preserve">hal-01516970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance testing testate amoeba water table reconstructions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical micro-distribution of microbial communities living in Sphagnum fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey J. Blackford</w:t>
+                <w:t xml:space="preserve">L Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert K. Booth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138, pp.131 - 135. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516970v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution below WHO levels decreases by 40 % the links of terrestrial microbial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.467 - 475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and mapping trace element accumulation in Sphagnum peatlands at the European scale using a geomatic model of pollutant emissions dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,363 +2750,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
+                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+                <w:t xml:space="preserve">Constant Signarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Maillard</w:t>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (Article number: 16931), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372435v1</w:t>
+                <w:t xml:space="preserve">insu-01240013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Signarbieux</w:t>
+                <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">Francois Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01240013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mineral composition of the tests of 'testate amoebae' (Amoebozoa, Arcellinida): the relative importance of grain availability and grain selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,90 +3312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A more cost-effective geomatic approach to modelling PM10 dispersion across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,51 +3467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.811-823. </w:t>
@@ -3840,725 +3840,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00766326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia exposure promotes algal biomass in an ombrotrophic peatland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To What Extent Do Food Preferences Explain the Trophic Position of Heterotrophic and Mixotrophic Microbial Consumers in a Sphagnum Peatland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+                <w:t xml:space="preserve">Vincent P Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Leith</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Sheppard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nancy B. Dise</w:t>
+                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.571 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0262-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.09.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820346v1</w:t>
+                <w:t xml:space="preserve">hal-01420339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To What Extent Do Food Preferences Explain the Trophic Position of Heterotrophic and Mixotrophic Microbial Consumers in a Sphagnum Peatland?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia exposure promotes algal biomass in an ombrotrophic peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent P Jassey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">Ian Leith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
+                <w:t xml:space="preserve">Lucy Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy B. Dise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0262-8⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.937-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420339v1</w:t>
+                <w:t xml:space="preserve">hal-00820346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Infectivity in Two Soils as Affected by Atmospheric Phenanthrene Pollution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707063v1</w:t>
+                <w:t xml:space="preserve">hal-00654500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pollution bias peatland paleoclimate reconstruction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (2), pp.170-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Infectivity in Two Soils as Affected by Atmospheric Phenanthrene Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Franchi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (6), pp.3295 - 3305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654500v1</w:t>
+                <w:t xml:space="preserve">hal-00707063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenoloxidase and peroxidase activities in Sphagnum-dominated peatland in a warming climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,77 +4635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Feeding Habits of the Testate Amoebae Hyalosphenia papilio and Nebela tincta along a Narrow &amp;quot;Fen-Bog&amp;quot; Gradient Using Digestive Vacuole Content and (13)C and (15)N Isotopic Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shimano Satoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental climate effect on seasonal variability of polyphenol/phenoloxidase interplay along a narrow fen-bog ecological gradient in Sphagnum fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale horizontal and vertical micro-distribution patterns of testate amoebae along a narrow Fen/Bog gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,51 +5063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5164,303 +5164,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+                <w:t xml:space="preserve">Atmospheric phenanthrene transfer and effects on two grassland species and their root symbionts: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (3), pp.226-235</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.146-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682501v2</w:t>
+                <w:t xml:space="preserve">hal-00695268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric phenanthrene transfer and effects on two grassland species and their root symbionts: A microcosm study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
+                <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.146-151</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695268v1</w:t>
+                <w:t xml:space="preserve">hal-00682501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.324-334. </w:t>
@@ -6701,51 +6701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut-over peatland regeneration assessment using organic matter and microbial indicators (bacteria and testate amoebae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6829,315 +6829,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382582v1</w:t>
+                <w:t xml:space="preserve">hal-00382579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 69 (1), pp.130-138. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382579v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Experimental Lead Pollution on the Microbial Communities Associated with Sphagnum fallax (Bryophyta)</w:t>
               </w:r>
@@ -7162,64 +7162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (2), pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7597,239 +7597,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+                <w:t xml:space="preserve">Vertical micro-distribution and response to nitrogen deposition of testate amoebae in Sphagnum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp.480-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2004.tb00400.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675671v1</w:t>
+                <w:t xml:space="preserve">hal-02683464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical micro-distribution and response to nitrogen deposition of testate amoebae in Sphagnum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (3), pp.233-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2004.tb00400.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683464v1</w:t>
+                <w:t xml:space="preserve">hal-02675671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics and food preferences of the testate amoeba Nebela tincta major-bohemica-collaris complex (Protozoa) in a Sphagnum peatland</w:t>
               </w:r>
@@ -8109,51 +8109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Vasander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8486,51 +8486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8611,90 +8611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8749,64 +8749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of branched GDGTs and testate amoebae for the reconstruction of past climate change in a French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8980,195 +8980,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted relationships between type I and type II methanotrophs, the conditions found in typical regeneration stages across European peatlands and the elapsed time since abandonment of the peat cutting.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecologie actuelle des Thécamoebiens des lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">XVème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448351v1</w:t>
+                <w:t xml:space="preserve">hal-00480375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Litter Species and High Water-Table Levels Hamper Type II Methanotrophs in a Bare Peatland Regeneration Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,73 +9170,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle” will be held in Prague, Czech Republic on 25 - 30 September 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9321,916 +9291,946 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie actuelle des Thécamoebiens des lacs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+                <w:t xml:space="preserve">Effect of Atmospheric Particulate Pollution (PM10) and Nitrogen Dioxide (NO2) on Testate Amoebae Communities Living in Microsystems &amp;quot;Bryophytes-Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae ISTA-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480375v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atmospheric Particulate Pollution (PM10) and Nitrogen Dioxide (NO2) on Testate Amoebae Communities Living in Microsystems &amp;quot;Bryophytes-Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Impact of elevated temperature on Testate Amoebae in Sphagnum fallax peatland: a microcosm study and perspectives in situ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae ISTA-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413823v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of elevated temperature on Testate Amoebae in Sphagnum fallax peatland: a microcosm study and perspectives in situ.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.18</w:t>
+              <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413914v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
+                <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
+              <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413915v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413910v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+                <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421407v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasted relationships between type I and type II methanotrophs, the conditions found in typical regeneration stages across European peatlands and the elapsed time since abandonment of the peat cutting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Samaritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
+              <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421409v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various litter species and high water-table levels hamper type II methanotrophs in a bare peatland regeneration experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10400,1058 +10400,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bryophyte/associated microorganism microsystems to characterize the impact of contaminants on ecosystems: are testate amoebae the best microbial group for disturbance bioindication ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasted Relationships Between Type I and Type II Methanotrophs, The Conditions Found in Typical Regeneration Stages Across European Peatlands and the Elapsed Time Since Abandonment of the Peat Cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Samaritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421408v1</w:t>
+                <w:t xml:space="preserve">hal-00421406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Relationships Between Type I and Type II Methanotrophs, The Conditions Found in Typical Regeneration Stages Across European Peatlands and the Elapsed Time Since Abandonment of the Peat Cutting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Bryophyte/associated microorganism microsystems to characterize the impact of contaminants on ecosystems: are testate amoebae the best microbial group for disturbance bioindication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421406v1</w:t>
+                <w:t xml:space="preserve">hal-00421408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Thécamoebiens » : Un nouveau marqueur paléoenvironnemental des changements du climat et de l'environnement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interuniversitaire 2008 : « Assemblages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Mandeure, France</w:t>
+              <w:t xml:space="preserve">International Peat Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432657v1</w:t>
+                <w:t xml:space="preserve">hal-00448378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+                <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress, Ireland, Tullamore, 8-13 June 2008, IPS (Finland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tulamore, Finland. pp.599-602</w:t>
+              <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00321910v1</w:t>
+                <w:t xml:space="preserve">hal-00413917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature increase on Sphagnum / microorganisms system : a microcosm study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction entre les processus physico-chimiques et microbiologiques dans l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress, Ireland, Tullamore, 8-13 June 2008, IPS (Finland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tulamore, Finland. pp.599-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413911v1</w:t>
+                <w:t xml:space="preserve">insu-00321910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Impact of temperature increase on Sphagnum / microorganisms system : a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Peat Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
+              <w:t xml:space="preserve">Interaction entre les processus physico-chimiques et microbiologiques dans l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448378v1</w:t>
+                <w:t xml:space="preserve">hal-00413911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Subfossil thecamoebians response to climate variations during the transition Lateglacial / Holocene : a case study from Lake Lautrey (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008. Session: Climate: Past, Present, Future - Natural and anthropogenic environmental change as evidenced in high-resolution continental archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413917v1</w:t>
+                <w:t xml:space="preserve">hal-00432644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil thecamoebians response to climate variations during the transition Lateglacial / Holocene : a case study from Lake Lautrey (Jura, France)</w:t>
+                <w:t xml:space="preserve">Réponse des Thécamoebiens subfossiles (Protistes, Rhizopodes) aux variations du climat : Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008. Session: Climate: Past, Present, Future - Natural and anthropogenic environmental change as evidenced in high-resolution continental archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XIVème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432644v1</w:t>
+                <w:t xml:space="preserve">hal-00432654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des Thécamoebiens subfossiles (Protistes, Rhizopodes) aux variations du climat : Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura)</w:t>
+                <w:t xml:space="preserve">Les Thécamoebiens » : Un nouveau marqueur paléoenvironnemental des changements du climat et de l'environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Interuniversitaire 2008 : « Assemblages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Mandeure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432654v1</w:t>
+                <w:t xml:space="preserve">hal-00432657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Thécamoebiens des lacs : écologie actuelle et paléoenvironnement.</w:t>
               </w:r>
@@ -11526,385 +11526,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between particulate air pollution and environmental variables on microbial communities living in bryophytes: in situ and experimental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Les Thécamoebiens : marqueur des changements du climat et de l'environnement. Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Denayer</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 18th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque International Q6 : Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413817v1</w:t>
+                <w:t xml:space="preserve">hal-00432645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Thécamoebiens : marqueur des changements du climat et de l'environnement. Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura, France)</w:t>
+                <w:t xml:space="preserve">Distribution des amibes à thèque dans 3 lacs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Q6 : Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème CILO - Congrès International de Limnologie-Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432645v1</w:t>
+                <w:t xml:space="preserve">hal-00432655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des amibes à thèque dans 3 lacs français.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+                <w:t xml:space="preserve">Interactions between particulate air pollution and environmental variables on microbial communities living in bryophytes: in situ and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème CILO - Congrès International de Limnologie-Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 18th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432655v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Testate Amoebae in benthic microbial communities in lakes (Jura, France): ecological and paleo-ecological studies</w:t>
               </w:r>
@@ -12227,51 +12227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
@@ -12572,51 +12572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics of peat organic matter and distribution of testate amoebae patterns in two naturally regenerating cutover Sphagnum peatlands of the Jura Mountains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14621,51 +14621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Toet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashmore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.08.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Song" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Babeshko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Bellen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Blackford" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0589-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FPQ4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2015.05.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT5D1TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B48KTPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Sheppard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.09.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Jassey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ad Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0262-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SNC5GMB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.05.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14CS236-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimano Satoshi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02437.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682493v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9756-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682501v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W10-116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A.J. Wall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9360-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN69GG3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1377" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSS1K99N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0333-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3F905A90F6003952954A6F32A39930569BBDDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9580-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Siegenthaler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01573.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bortoluzzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01859.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2004.tb00400.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.D. Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosvernier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0008-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448351v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Samaritani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413910v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421408v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432657v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432654v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432645v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432655v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432648v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832371v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Francez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027492v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489330v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Toet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashmore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.08.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Babeshko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Bellen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Blackford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Song" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01783" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0589-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FPQ4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2015.05.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT5D1TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B48KTPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Jassey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ad Mitchell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0262-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SNC5GMB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Sheppard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.09.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14CS236-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimano Satoshi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02437.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682493v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9756-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682501v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W10-116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A.J. Wall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9360-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN69GG3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1377" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSS1K99N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0333-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3F905A90F6003952954A6F32A39930569BBDDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9580-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Siegenthaler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01573.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bortoluzzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01859.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2004.tb00400.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.D. Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosvernier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0008-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413823v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413910v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421409v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Samaritani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432657v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432648v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832371v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Francez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027492v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489330v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>