--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -835,295 +835,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253867v1</w:t>
+                <w:t xml:space="preserve">hal-02973090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joly</w:t>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973090v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
               </w:r>
@@ -1855,806 +1855,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t>
+                <w:t xml:space="preserve">Origin and diversity of testate amoebae shell composition: Example of Bullinularia indica living in Sphagnum capillifolium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Maxence Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.14 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516976v1</w:t>
+                <w:t xml:space="preserve">hal-01516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of tropospheric ozone exposure on peatland microbial consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Toet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Ashmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115, pp.124 - 128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and diversity of testate amoebae shell composition: Example of Bullinularia indica living in Sphagnum capillifolium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516979v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance testing testate amoeba water table reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill V. Babeshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Bellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey J. Blackford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138, pp.131 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical micro-distribution of microbial communities living in Sphagnum fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (1), pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution below WHO levels decreases by 40 % the links of terrestrial microbial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.467 - 475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-016-0589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and mapping trace element accumulation in Sphagnum peatlands at the European scale using a geomatic model of pollutant emissions dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,856 +2674,856 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.8-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Signarbieux</w:t>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bragazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240013v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
+                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Maillard</w:t>
+                <w:t xml:space="preserve">Constant Signarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (Article number: 16931), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02372435v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mineral composition of the tests of 'testate amoebae' (Amoebozoa, Arcellinida): the relative importance of grain availability and grain selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58, pp.141-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmic.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological dynamics and fire history of the last 1300years in western Siberia reconstructed from a high-resolution, ombrotrophic peat archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Słowiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Marcisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Kaliszan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.312-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01240109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A more cost-effective geomatic approach to modelling PM10 dispersion across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.108-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using testate amoeba as potential biointegrators of atmospheric deposition of phenanthrene (polycyclic aromatic hydrocarbon) on &amp;quot;moss/soil interface-testate amoeba community&amp;quot; microecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,1035 +3542,1035 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp 287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure Chambers for Studying the Partitioning of Atmospheric PAHs in Environmental Compartments: Validation and Calibration Using Experimental and Computational Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (15), pp.8399-8407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es4016266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above- and belowground linkages in Sphagnum peatland: climate warming affects plant-microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.811-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00766326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To What Extent Do Food Preferences Explain the Trophic Position of Heterotrophic and Mixotrophic Microbial Consumers in a Sphagnum Peatland?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Ammonia exposure promotes algal biomass in an ombrotrophic peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
+                <w:t xml:space="preserve">Ian Leith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy B. Dise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0262-8⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.937-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420339v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia exposure promotes algal biomass in an ombrotrophic peatland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To What Extent Do Food Preferences Explain the Trophic Position of Heterotrophic and Mixotrophic Microbial Consumers in a Sphagnum Peatland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Leith</w:t>
+                <w:t xml:space="preserve">Vincent P Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Sheppard</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy B. Dise</w:t>
+                <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57, pp.937-938. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.571 - 580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820346v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Infectivity in Two Soils as Affected by Atmospheric Phenanthrene Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Franchi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (6), pp.3295 - 3305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654500v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pollution bias peatland paleoclimate reconstruction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ad Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (2), pp.170-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Infectivity in Two Soils as Affected by Atmospheric Phenanthrene Pollution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707063v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenoloxidase and peroxidase activities in Sphagnum-dominated peatland in a warming climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,113 +4611,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Feeding Habits of the Testate Amoebae Hyalosphenia papilio and Nebela tincta along a Narrow &amp;quot;Fen-Bog&amp;quot; Gradient Using Digestive Vacuole Content and (13)C and (15)N Isotopic Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shimano Satoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,87 +4732,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 163, pp.451-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental climate effect on seasonal variability of polyphenol/phenoloxidase interplay along a narrow fen-bog ecological gradient in Sphagnum fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,412 +4847,412 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (9), pp.2945-2957. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02437.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale horizontal and vertical micro-distribution patterns of testate amoebae along a narrow Fen/Bog gradient.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+                <w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9756-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682493v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
+                <w:t xml:space="preserve">Fine-scale horizontal and vertical micro-distribution patterns of testate amoebae along a narrow Fen/Bog gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.374-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9756-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649829v1</w:t>
+                <w:t xml:space="preserve">hal-00682493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric phenanthrene transfer and effects on two grassland species and their root symbionts: A microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,87 +5271,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.146-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,2830 +5392,2830 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (3), pp.226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a temperature gradient on Sphagnum fallax and its associated living microbial communities: a study under controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (3), pp.226 - 235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/W10-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of diversity, species richness and assemblage structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.689-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10933-009-9360-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.1377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting Report: 5th International Symposium on Testate Amoebae (ISTA-5), Montbéliard, France 14-17 September 2009 - Present status of testate amoeba research, knowledge gaps and research priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, in press, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation Capacities of Particulate Matter in an Acrocarpous and a Pleurocarpous Moss Exposed at Three Differently Polluted Sites (Industrial, Urban and Rural)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-O. Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 212, pp.205-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-010-0333-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of Atmospheric Pollution Characterized by gas (NO2) and particles (PM10) to Microbial Communities Living in Bryophytes at Three Differently Polluted Sites (Rural, Urban and Industrial).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.324-334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-009-9580-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 623 (1), pp.235-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-008-9661-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01072139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 171 (2), pp.161-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional microbial diversity in regenerating cutover peatlands responds to vegetation succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (6), pp.1799-1809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut-over peatland regeneration assessment using organic matter and microbial indicators (bacteria and testate amoebae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (2), pp.716-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382579v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00382582v1</w:t>
+                <w:t xml:space="preserve">hal-00382579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Experimental Lead Pollution on the Microbial Communities Associated with Sphagnum fallax (Bryophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Viet Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (2), pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-006-9192-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Bertin Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1), pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon balance of a European mountain bog at contrasting stages of regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 172 (4), pp.708-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01859.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-B Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1), pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical micro-distribution and response to nitrogen deposition of testate amoebae in Sphagnum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (3), pp.233-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683464v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+                <w:t xml:space="preserve">Vertical micro-distribution and response to nitrogen deposition of testate amoebae in Sphagnum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp.480-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2004.tb00400.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675671v1</w:t>
+                <w:t xml:space="preserve">hal-02683464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics and food preferences of the testate amoeba Nebela tincta major-bohemica-collaris complex (Protozoa) in a Sphagnum peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Protozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (2), pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of microbial communities in Sphagnum peatlands and effect of atmospheric carbon dioxide enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grosvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (2), pp.187-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-002-0008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of northern peatlands and biodiversity maintenance: a conflict between economy and ecology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Vasander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (10), pp.525-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8213,699 +8225,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Peat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01384716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of branched GDGTs and testate amoebae for the reconstruction of past climate change in a French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric phenanthrene exposure of micro-ecosystems in experimental chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8913,822 +8925,822 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe : 20th Annual Meeting Science and Technology for Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, SEVILLE, Spain. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie actuelle des Thécamoebiens des lacs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasted relationships between type I and type II methanotrophs, the conditions found in typical regeneration stages across European peatlands and the elapsed time since abandonment of the peat cutting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Samaritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480375v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Litter Species and High Water-Table Levels Hamper Type II Methanotrophs in a Bare Peatland Regeneration Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+                <w:t xml:space="preserve">Environmental and climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle” will be held in Prague, Czech Republic on 25 - 30 September 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421405v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Various Litter Species and High Water-Table Levels Hamper Type II Methanotrophs in a Bare Peatland Regeneration Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gattinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle” will be held in Prague, Czech Republic on 25 - 30 September 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432638v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atmospheric Particulate Pollution (PM10) and Nitrogen Dioxide (NO2) on Testate Amoebae Communities Living in Microsystems &amp;quot;Bryophytes-Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Ecologie actuelle des Thécamoebiens des lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae ISTA-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">XVème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413823v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of elevated temperature on Testate Amoebae in Sphagnum fallax peatland: a microcosm study and perspectives in situ.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.18</w:t>
+              <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413914v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorine Desalme</w:t>
+                <w:t xml:space="preserve">Impact of elevated temperature on Testate Amoebae in Sphagnum fallax peatland: a microcosm study and perspectives in situ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413915v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9783,467 +9795,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact d'une hausse de la température sur le système sphaigne-microorganismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Effect of Atmospheric Particulate Pollution (PM10) and Nitrogen Dioxide (NO2) on Testate Amoebae Communities Living in Microsystems &amp;quot;Bryophytes-Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae ISTA-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421407v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted relationships between type I and type II methanotrophs, the conditions found in typical regeneration stages across European peatlands and the elapsed time since abandonment of the peat cutting.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of testate amoeba assemblages to environmental and climatic changes during the Lateglacial-Holocene transition at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A.J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448351v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various litter species and high water-table levels hamper type II methanotrophs in a bare peatland regeneration experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10262,2700 +10274,2700 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peatnet International Congress ‘Carbon in Peatlands'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testate amoeba analysis of lake sediments: impact of filter size and total count on estimates of density, species richness and assemblage structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ISTA: International Symposium on Testate Amoeba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montbeliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Relationships Between Type I and Type II Methanotrophs, The Conditions Found in Typical Regeneration Stages Across European Peatlands and the Elapsed Time Since Abandonment of the Peat Cutting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Bryophyte/associated microorganism microsystems to characterize the impact of contaminants on ecosystems: are testate amoebae the best microbial group for disturbance bioindication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Testate amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421406v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bryophyte/associated microorganism microsystems to characterize the impact of contaminants on ecosystems: are testate amoebae the best microbial group for disturbance bioindication ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasted Relationships Between Type I and Type II Methanotrophs, The Conditions Found in Typical Regeneration Stages Across European Peatlands and the Elapsed Time Since Abandonment of the Peat Cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Samaritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Testate amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, MONTBELIARD, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on “Peatlands in the Global Carbon Cycle”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421408v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Les Thécamoebiens » : Un nouveau marqueur paléoenvironnemental des changements du climat et de l'environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Peat Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire Interuniversitaire 2008 : « Assemblages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Mandeure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448378v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress, Ireland, Tullamore, 8-13 June 2008, IPS (Finland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tulamore, Finland. pp.599-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413917v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00321910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Impact of temperature increase on Sphagnum / microorganisms system : a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress, Ireland, Tullamore, 8-13 June 2008, IPS (Finland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tulamore, Finland. pp.599-602</w:t>
+              <w:t xml:space="preserve">Interaction entre les processus physico-chimiques et microbiologiques dans l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00321910v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature increase on Sphagnum / microorganisms system : a microcosm study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction entre les processus physico-chimiques et microbiologiques dans l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413911v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil thecamoebians response to climate variations during the transition Lateglacial / Holocene : a case study from Lake Lautrey (Jura, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008. Session: Climate: Past, Present, Future - Natural and anthropogenic environmental change as evidenced in high-resolution continental archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Peat Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432644v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des Thécamoebiens subfossiles (Protistes, Rhizopodes) aux variations du climat : Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Thécamoebiens » : Un nouveau marqueur paléoenvironnemental des changements du climat et de l'environnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Subfossil thecamoebians response to climate variations during the transition Lateglacial / Holocene : a case study from Lake Lautrey (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interuniversitaire 2008 : « Assemblages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Mandeure, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008. Session: Climate: Past, Present, Future - Natural and anthropogenic environmental change as evidenced in high-resolution continental archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432657v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Thécamoebiens des lacs : écologie actuelle et paléoenvironnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFR'08 : Journée Francophone de la Recherche 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Thécamoebiens : marqueur des changements du climat et de l'environnement. Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Distribution des amibes à thèque dans 3 lacs français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Q6 : Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème CILO - Congrès International de Limnologie-Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432645v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des amibes à thèque dans 3 lacs français.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Les Thécamoebiens : marqueur des changements du climat et de l'environnement. Exemple de l'enregistrement Tardiglaciaire / Holocène du lac du Lautrey (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème CILO - Congrès International de Limnologie-Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque International Q6 : Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432655v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between particulate air pollution and environmental variables on microbial communities living in bryophytes: in situ and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Testate Amoebae in benthic microbial communities in lakes (Jura, France): ecological and paleo-ecological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés microbiennes benthiques lacustres : comparaison entre un lac eutrophe et un lac mésotrophe (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Congrès de l'Association Française de Limnologie (AFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-fossils Testate Amoebae in sediments from lake Lautrey (Jura, France) during the transition between the Lateglacial and the Holocene (12 800-9 000 yrs BP)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (RECIPE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John L. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Testate Amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432647v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (RECIPE).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-fossils Testate Amoebae in sediments from lake Lautrey (Jura, France) during the transition between the Lateglacial and the Holocene (12 800-9 000 yrs BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Testate Amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090548v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testate Amoebae: an example of Non-Pollen-Polymorphs in lacustrine sediments from Lateglacial and Holocene (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Non-Pollen-Polymorphs (NPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Testate Amoebae in benthic microbial communities in lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Testate Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie microbienne de tourbières en régénération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origines, dynamique et conservation des tourbieres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Etienne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics of peat organic matter and distribution of testate amoebae patterns in two naturally regenerating cutover Sphagnum peatlands of the Jura Mountains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Peat Congress "Wise Use of Peatlands"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and sociological approaches of french peatlands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Peat Congress: Wise Use of Peatlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (EU Project RECIPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INTECOL International, Wetlands Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12965,51 +12977,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Poteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13068,332 +13080,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of French Peatlands to the Carbon Neutrality National Goal in 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13422,51 +13434,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTECOL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13476,156 +13488,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13635,111 +13647,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in Sphagnum peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peatlands: evolution and records of environmental and climatic changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Elsevier, 2006, Developments in Earth Surface Processes, 0-444-52883-0 978-0-444-52883-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13749,51 +13761,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13835,92 +13847,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13962,92 +13974,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14089,70 +14101,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3763766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14162,151 +14174,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity comes at a cost: multifaceted diversity reduces plant community stability in peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikel Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14316,165 +14328,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14621,51 +14633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Toet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashmore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.08.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Babeshko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Bellen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Blackford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Song" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01783" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0589-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FPQ4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2015.05.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT5D1TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B48KTPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Jassey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ad Mitchell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0262-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SNC5GMB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Sheppard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.09.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14CS236-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimano Satoshi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02437.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682493v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9756-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682501v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W10-116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A.J. Wall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9360-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN69GG3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1377" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSS1K99N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0333-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3F905A90F6003952954A6F32A39930569BBDDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9580-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Siegenthaler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01573.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bortoluzzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01859.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2004.tb00400.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.D. Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosvernier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0008-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413823v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413910v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421409v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Samaritani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432657v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432648v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832371v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Francez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027492v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489330v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FD387H6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Toet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.08.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Babeshko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Bellen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Blackford" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Song" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01783" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0589-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FPQ4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2015.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT5D1TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069750v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B48KTPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Sheppard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Jassey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ad Mitchell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0262-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SNC5GMB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.05.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14CS236-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimano Satoshi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02437.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682493v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9756-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682501v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W10-116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A.J. Wall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9360-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN69GG3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSS1K99N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0333-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3F905A90F6003952954A6F32A39930569BBDDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9580-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Siegenthaler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01573.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bortoluzzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01859.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2004.tb00400.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678346v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.D. Mitchell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosvernier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0008-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Samaritani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413910v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413823v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448341v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432640v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421406v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432657v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432654v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432644v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432645v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432659v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432651v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832371v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Francez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027492v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489330v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>