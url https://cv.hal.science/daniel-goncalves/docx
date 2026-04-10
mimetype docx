--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -767,261 +767,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03003445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On independent set in B1-EPG graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Chaplick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.019⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03027587v1</w:t>
+                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On independent set in B1-EPG graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Chaplick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03027587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not all planar graphs are in PURE-4-DIR</w:t>
               </w:r>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.745-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 161 (18), pp.2946-2951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (1), pp.239-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Domination Number of Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,415 +3387,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-Free Circle Graphs are Helly Circle</w:t>
+                <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Daligault</w:t>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rao</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 310 (4), pp.845-849. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 ((3)), pp.626-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432897v1</w:t>
+                <w:t xml:space="preserve">lirmm-00433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
+                <w:t xml:space="preserve">Diamond-Free Circle Graphs are Helly Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+                <w:t xml:space="preserve">Jean Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 ((3)), pp.626-647. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (4), pp.845-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9196-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00433091v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering Planar Graphs with Forests, one Having Bounded Maximum Degree</w:t>
+                <w:t xml:space="preserve">A Planar Linear Hypergraph Whose Edges Cannot be Represented as Straight Line Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (2), pp.314-322. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.280-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2008.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2007.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00338319v1</w:t>
+                <w:t xml:space="preserve">lirmm-00338324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Planar Linear Hypergraph Whose Edges Cannot be Represented as Straight Line Segments</w:t>
+                <w:t xml:space="preserve">Covering Planar Graphs with Forests, one Having Bounded Maximum Degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.280-282. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), pp.314-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2007.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2008.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00338324v1</w:t>
+                <w:t xml:space="preserve">lirmm-00338319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Star and Caterpillar Arboricity</w:t>
               </w:r>
@@ -4329,51 +4329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the Frontiers of Subexponential FPT Time for Feedback Vertex Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,51 +4446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Vertex Set for Pseudo-disk Graphs in Subexponential FPT Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4544,261 +4544,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04938252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick the Cliques</w:t>
+                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
+              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
+                <w:t xml:space="preserve">hal-04149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
+                <w:t xml:space="preserve">Kick the Cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
+              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149792v1</w:t>
+                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonrepetitive colorings of $R^d$</w:t>
               </w:r>
@@ -5412,90 +5412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Independent Set on B1-EPG Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.158-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5568,51 +5568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5771,64 +5771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Graph Drawing (GD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Konstanz, Germany. pp.262-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6711,51 +6711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every Planar Graph is the Intersection Graph of Segments in the Plane: Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6819,51 +6819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6922,51 +6922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar graphs are in 1-string</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,51 +7427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the frontiers of subexponential FPT time for Feedback Vertex Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7532,51 +7532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kick the cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8147,51 +8147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2025.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00167-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02900923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Knauer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v10i1a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Axenovich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rollin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ueckerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew D. Francis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9832-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ram&#237;rez Alfons&#237;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.10.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9552-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20490" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1WHP0SP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daligault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.09.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2008.07.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SR8PNBQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.12.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NT56790-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VX1FX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12V6NZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Li G&#248;rtz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2007.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P50GM271-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhiruk Lahiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.38" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02046476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.92" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01738150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF49FXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395364v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3438" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shalu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773036_0003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569535v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02078613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2025.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00167-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02900923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Knauer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v10i1a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Axenovich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rollin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ueckerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew D. Francis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9832-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ram&#237;rez Alfons&#237;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.10.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9552-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20490" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1WHP0SP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daligault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.12.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NT56790-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2008.07.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SR8PNBQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VX1FX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12V6NZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Li G&#248;rtz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2007.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P50GM271-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhiruk Lahiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.38" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02046476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.92" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01738150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF49FXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395364v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3438" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shalu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773036_0003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569535v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02078613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>