--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -1586,668 +1586,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01888032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dushnik-Miller dimension of contact systems of d -dimensional boxes</w:t>
+                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew D. Francis</w:t>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01693192v1</w:t>
+                <w:t xml:space="preserve">hal-01592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
+                <w:t xml:space="preserve">Encoding toroidal triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.507-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-016-9832-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592242v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding toroidal triangulations</w:t>
+                <w:t xml:space="preserve">Dushnik-Miller dimension of contact systems of d -dimensional boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Despré</w:t>
+                <w:t xml:space="preserve">Mathew D. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (3), pp.507-544. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-016-9832-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488931v1</w:t>
+                <w:t xml:space="preserve">lirmm-01693192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting Triangulations</w:t>
+                <w:t xml:space="preserve">Detecting minors in matroids through triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kolja Knauer</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Ramírez Alfonsín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457782v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting minors in matroids through triangles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Albar</w:t>
+                <w:t xml:space="preserve">Coloring non-crossing strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Luis Ramírez Alfonsín</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.4.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/5710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263827v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloring non-crossing strings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Esperet</w:t>
+                <w:t xml:space="preserve">Orienting Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Labourel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolja Knauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.4.4. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (4), pp.392-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/5710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480244v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two floor building needing eight colors</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (1), pp.45-72. </w:t>
@@ -2660,326 +2660,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On exact algorithms for the permutation CSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+                <w:t xml:space="preserve">Partitioning the arcs of a digraph into a star forests of the underlying graph with prescribed orientation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Yeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 511, pp.109-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.035⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 475, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263918v1</w:t>
+                <w:t xml:space="preserve">lirmm-00807975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally identifying coloring in bounded expansion classes of graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On exact algorithms for the permutation CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (18), pp.2946-2951. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 511, pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768472v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning the arcs of a digraph into a star forests of the underlying graph with prescribed orientation properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locally identifying coloring in bounded expansion classes of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Yeo</w:t>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 475, pp.13-20. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (18), pp.2946-2951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00807975v1</w:t>
+                <w:t xml:space="preserve">hal-00768472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Spanning Galaxies in Digraphs</w:t>
               </w:r>
@@ -3297,117 +3297,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00569256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Vertex Partitions and some Minor-Monotone Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diamond-Free Circle Graphs are Helly Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.20490⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (4), pp.845-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808034v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
               </w:r>
@@ -3491,131 +3505,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-Free Circle Graphs are Helly Circle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Vertex Partitions and some Minor-Monotone Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.20490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.09.022⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432897v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Planar Linear Hypergraph Whose Edges Cannot be Represented as Straight Line Segments</w:t>
               </w:r>
@@ -4206,599 +4206,599 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Trees in $O(k \sqrt{k})$-Chromatic Digraphs, a Subquadratic Bound for Burr’s Conjecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+                <w:t xml:space="preserve">Pushing the Frontiers of Subexponential FPT Time for Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amadeus Reinald</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_6⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. pp.26:1-26:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04938265v1</w:t>
+                <w:t xml:space="preserve">hal-05405560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Frontiers of Subexponential FPT Time for Feedback Vertex Set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Feedback Vertex Set for Pseudo-disk Graphs in Subexponential FPT Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. pp.26:1-26:15, </w:t>
+              <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gozd Martuljek, Slovenia. pp.65-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405560v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04938252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Vertex Set for Pseudo-disk Graphs in Subexponential FPT Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Oriented Trees in $O(k \sqrt{k})$-Chromatic Digraphs, a Subquadratic Bound for Burr’s Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeus Reinald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Gozd Martuljek, Slovenia. pp.65-78, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Gozd Martuljek, Slovenia. pp.79-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04938252v1</w:t>
+                <w:t xml:space="preserve">lirmm-04938265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Kick the Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
+              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149792v1</w:t>
+                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick the Cliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
+              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
+                <w:t xml:space="preserve">hal-04149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonrepetitive colorings of $R^d$</w:t>
               </w:r>
@@ -5529,103 +5529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.123-142, </w:t>
@@ -5752,351 +5752,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting minors in matroids throughout triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Albar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Ramírez Alfonsín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233456v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting minors in matroids throughout triangles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Albar</w:t>
+                <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2012 - 38th International Workshop on Graph Theoretic-Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.45-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-013-9478-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264288v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2012 - 38th International Workshop on Graph Theoretic-Concepts in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738534v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01233456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too many triangles</w:t>
               </w:r>
@@ -6616,77 +6616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring a set of touching strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb'09: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7414,90 +7414,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the frontiers of subexponential FPT time for Feedback Vertex Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7519,90 +7519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kick the cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,51 +8147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2025.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00167-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02900923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Knauer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v10i1a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Axenovich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rollin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ueckerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew D. Francis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9832-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ram&#237;rez Alfons&#237;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.10.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9552-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20490" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1WHP0SP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daligault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.12.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NT56790-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2008.07.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SR8PNBQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VX1FX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12V6NZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Li G&#248;rtz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2007.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P50GM271-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhiruk Lahiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.38" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02046476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.92" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01738150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF49FXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395364v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3438" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shalu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773036_0003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569535v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02078613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2025.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00167-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03003499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02900923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Knauer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v10i1a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Axenovich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rollin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ueckerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9832-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew D. Francis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ram&#237;rez Alfons&#237;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.10.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9552-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daligault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.09.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20490" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1WHP0SP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.12.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NT56790-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2008.07.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SR8PNBQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VX1FX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12V6NZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Li G&#248;rtz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2007.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P50GM271-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhiruk Lahiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.38" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02046476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.92" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01738150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF49FXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395364v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3438" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shalu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773036_0003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569535v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02078613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>