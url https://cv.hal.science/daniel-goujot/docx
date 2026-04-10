--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Goujot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Classe Normale (CRCN);Administrateur d'AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 ETAT CIVIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1976 à PARIS (14e). Marié, 2 enfants (nés en 2006 et 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées : UMR782 Sayfood, AgroParisTech/INRAE, Université Paris-Saclay, 22, place de l'Agronomie, F-91120 Palaiseau. mail : pré</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.nom@agroparistech.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bureau E2.213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domicile : Palaiseau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 STATUT PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Chargé de recherche à l'INRAE, UMR 782 SAYFOOD (Food and Bioproduct Engineering, tutelles: AgroParisTech, INRAE), dans l'équipe ModIC (Modélisation et Ingénierie par le Calcul).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2019 : Chargé de recherche à l'INRA, UMR 1145 GENIAL (Ingénierie Procédés Aliments, tutelles: AgroParisTech, INRA), dans l'équipe CAliPro (Construction de la qualité des ALIments par la chimie et les PROcédés).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Chargé de recherche à l'INRA, UMR 1145 GénIAl (GÉNierie Industriel ALimentaire, tutelles: ENSIA, INRA, Cemagref).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : ATER à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 : Moniteur à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2000 : Élève à l'École Normale Supérieure (rue d'Ulm).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 ACTIVITES D’ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Élu au conseil d'administration d'AgroParisTech (collège des chercheurs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2017, 2019 : J’ai participé avec Francis Courtois (Pr GENIAL) et David Blumenthal (MdC GENIAL) à la conception (2014) et à la réalisation d’une formation « approche expérimentale ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Jury de l'épreuve écrite PSI Math II du concours commun polytechniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : TD d'optimisation convexe, 2ème année de IUP IES, à l'Université d'Evry (28 heures de TD). Effectif moyen : 15 étudiants. Sujets abordés : quantificateur, convexité, Lagrangien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 : TP de Maple, 1ère année de DEUG SDM, à l'Université d'Evry (63 heures par an). Effectif moyen : 75 étudiants. J’ai créé les supports de TP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : TD de Mathématiques, 1ère année de DEUG MASS, à l'Université d'Evry (60 heures de TD). Effectif moyen : 35 étudiants. Sujets abordés : éléments d'algèbre et analyse mathématique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 DIPLÔMES ET DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Best paper award pour la conférence « A versatile simulator for defrosting, convective and boiling drying during hot air frying process. » présentée à International Multidisciplinary Modeling & Simulation Multiconference, Krakow, Pologne, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/hal-03320803</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; parmi les 7 best paper awards j’ai eu celui de la session « 7th International Food Operations and Processing Simulation Workshop ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : Thèse à l'Université d'Évry sous la direction de Pierre-Gilles Lemarié-Rieusset: Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes, thèse de doctorat, soutenue le 10 décembre. Mention très honorable avec félicitations du jury : Martin Costabel (Pr Rennes I, rapporteur), Jacques Laminie (IR Paris XI, rapporteur), Djalil Katebj (MdC Compiègne), Pierre-Gilles Lemarié-Rieusset (Pr Évry, directeur), Yves Meyer (Pr ENS Cachan, président du Jury).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Agrégation de mathématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA d'Analyse Numérique de Paris VI, mention &amp;quot;Très bien&amp;quot;. Mémoire de DEA: Stabilisation de l’équation de diffusion en milieu inhomogène avec méthodes d’ondelettes, encadré par Albert Cohen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Admissions aux concours C/S de l'ENS Ulm, Lyon, et Cachan, et de l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Bac C (18/20 en sciences naturelles) à Boulogne sur mer, Médaille d'argent aux Olympiades Internationales de Mathématiques, et deuxième prix de Mathématiques au Concours Général des Lycées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 CURSUS EXTRA-PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025- Élu au comité d'animation du Nouveau Front Populaire Bièvre-Yvette (collège des citoyens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais courant en environnement professionnel. Roumain et Allemand lus, écrits, parlés. Japonais langue maternelle, écrit, parlé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très bonne connaissance des langages Matlab, Python, TeX, Gentoo Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences avancées en C++, LaTeX, Scilab, Maple, Shell, NixOS Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en Scala, C.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response optimization of drying process parameters for Laurus Nobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A El Cafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Research on Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100302. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jarmap.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-compartment model for heat and mass transfer during the frying of frozen pre-fried french fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.110587. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a simple, generic, and rapid simulation of the drying of solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bernuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (16), pp.2025-2033. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1532438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stoichio-kinetic model for a DPPHॱ-ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2018.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction technique for faster simulation of drying of spherical solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.346-359. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and discussion of experimental strategies to improve parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (8), pp.896-906. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.997880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension to nonlinear adsorption isotherms of exact analytical solutions to mass diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.2 - 22. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a rice drying model with an improved sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 22 (1), pp. 95-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the formation of some polycyclic aromatic hydrocarbons during the roasting of arabica coffee samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3648-3656. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf073233j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind wavelet compression of the solution of a nonlinear PDE with singular forcing term within optimal order cost : stability of restricted approximation to small errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.257-297. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-005-9003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Toolbox Matlab pour la planification expérimentale séquentielle de procédés : deux exemples applicatifs en bio et alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification d'Expériences ou Comment Concevoir les « Bonnes » Expériences en Relation avec un Modèle de Procédé en Particulier Non-Linéaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of experiments for the modelling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Technical University of Athens (NTUA). Athens, GRC., May 2011, Athens, Greece. 822 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage entre transferts et réactions de Maillard lors du traitement thermique de produits céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Fehaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulations from compartmental and classic PDE approaches to model drying of food solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France. 2014, 19th International Drying Symposium (IDS 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première identification d'un modèle stoechiocinétique de la production de thiolutine par Saccharothrix Algeriensis avec gestion des bascules métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Agadir, Tunisie. 2014, 9ème Congrès francophone de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : design of Experiment that are Optimally Planned and Time-varying for Identification of Models Matlab/Scala Toolbox, with profiler and licence unlock. Boite à outils en Matlab pour un problème d'optimisation d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Nationales du Développement Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Palaiseau, France. , 2013, 2. Journées Nationales du Développement Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved experimental strategy for best parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013, EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved identification of drying models with sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. 2010, 17th International Drying Symposium (IDS 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie expérimentale optimale pour identifier un modèle de séchage d'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. SFGP, Société Française de Génie des Procédés, 2009, À la croisée des sciences et des cultures : actes du 12ème Congrès de la Société française de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reliability of different models used for the prediction of the migration from monolayer and multilayer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Food Packaging: Scientific Developments supporting Safety and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Prague, Czech Republic. 2008, 4th International symposium on food packaging : scientific developments supporting safety and quality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scp client in OpenSSH 8.2 incorrectly sends duplicate responses upon a utimes system call failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Axel Jaloyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : dEsign d'eXpériences Optimales Planifiées variables en Temps et Identification pour la Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie et optimisation énergétique de la transformation des insectes comme source de protéines alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Ouahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Paris-Saclay. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes techniques pour améliorer la sécurité et le pilotage de la boucle séchage à la VES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AgroParisTech - INRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université d'Evry-Val d'Essonne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication Data for: A stoichio-kinetic model for a DPPH ̇ -Ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Goujot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Classe Normale (CRCN);Administrateur d'AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 ETAT CIVIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1976 à PARIS (14e). Marié, 2 enfants (nés en 2006 et 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées : UMR782 Sayfood, AgroParisTech/INRAE, Université Paris-Saclay, 22, place de l'Agronomie, F-91120 Palaiseau. mail : pré</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.nom@agroparistech.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bureau E2.213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domicile : Palaiseau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 STATUT PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Chargé de recherche à l'INRAE, UMR 782 SAYFOOD (Food and Bioproduct Engineering, tutelles: AgroParisTech, INRAE), dans l'équipe ModIC (Modélisation et Ingénierie par le Calcul).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2019 : Chargé de recherche à l'INRA, UMR 1145 GENIAL (Ingénierie Procédés Aliments, tutelles: AgroParisTech, INRA), dans l'équipe CAliPro (Construction de la qualité des ALIments par la chimie et les PROcédés).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Chargé de recherche à l'INRA, UMR 1145 GénIAl (GÉNierie Industriel ALimentaire, tutelles: ENSIA, INRA, Cemagref).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : ATER à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 : Moniteur à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2000 : Élève à l'École Normale Supérieure (rue d'Ulm).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 ACTIVITES D’ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Élu au conseil d'administration d'AgroParisTech (collège des chercheurs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2017, 2019 : J’ai participé avec Francis Courtois (Pr GENIAL) et David Blumenthal (MdC GENIAL) à la conception (2014) et à la réalisation d’une formation « approche expérimentale ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Jury de l'épreuve écrite PSI Math II du concours commun polytechniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : TD d'optimisation convexe, 2ème année de IUP IES, à l'Université d'Evry (28 heures de TD). Effectif moyen : 15 étudiants. Sujets abordés : quantificateur, convexité, Lagrangien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 : TP de Maple, 1ère année de DEUG SDM, à l'Université d'Evry (63 heures par an). Effectif moyen : 75 étudiants. J’ai créé les supports de TP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : TD de Mathématiques, 1ère année de DEUG MASS, à l'Université d'Evry (60 heures de TD). Effectif moyen : 35 étudiants. Sujets abordés : éléments d'algèbre et analyse mathématique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 DIPLÔMES ET DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Best paper award pour la conférence « A versatile simulator for defrosting, convective and boiling drying during hot air frying process. » présentée à International Multidisciplinary Modeling & Simulation Multiconference, Krakow, Pologne, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/hal-03320803</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; parmi les 7 best paper awards j’ai eu celui de la session « 7th International Food Operations and Processing Simulation Workshop ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : Thèse à l'Université d'Évry sous la direction de Pierre-Gilles Lemarié-Rieusset: Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes, thèse de doctorat, soutenue le 10 décembre. Mention très honorable avec félicitations du jury : Martin Costabel (Pr Rennes I, rapporteur), Jacques Laminie (IR Paris XI, rapporteur), Djalil Katebj (MdC Compiègne), Pierre-Gilles Lemarié-Rieusset (Pr Évry, directeur), Yves Meyer (Pr ENS Cachan, président du Jury).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Agrégation de mathématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA d'Analyse Numérique de Paris VI, mention &amp;quot;Très bien&amp;quot;. Mémoire de DEA: Stabilisation de l’équation de diffusion en milieu inhomogène avec méthodes d’ondelettes, encadré par Albert Cohen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Admissions aux concours C/S de l'ENS Ulm, Lyon, et Cachan, et de l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Bac C (18/20 en sciences naturelles) à Boulogne sur mer, Médaille d'argent aux Olympiades Internationales de Mathématiques, et deuxième prix de Mathématiques au Concours Général des Lycées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 CURSUS EXTRA-PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025- Élu au comité d'animation du Nouveau Front Populaire Bièvre-Yvette (collège des citoyens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais courant en environnement professionnel. Roumain et Allemand lus, écrits, parlés. Japonais langue maternelle, écrit, parlé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très bonne connaissance des langages Matlab, Python, TeX, Gentoo Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences avancées en C++, LaTeX, Scilab, Maple, Shell, NixOS Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en Scala, C.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-compartment model for heat and mass transfer during the frying of frozen pre-fried french fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.110587. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response optimization of drying process parameters for Laurus Nobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A El Cafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Research on Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100302. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jarmap.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a simple, generic, and rapid simulation of the drying of solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bernuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (16), pp.2025-2033. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1532438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stoichio-kinetic model for a DPPHॱ-ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2018.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction technique for faster simulation of drying of spherical solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.346-359. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and discussion of experimental strategies to improve parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (8), pp.896-906. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.997880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension to nonlinear adsorption isotherms of exact analytical solutions to mass diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.2 - 22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a rice drying model with an improved sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 22 (1), pp. 95-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the formation of some polycyclic aromatic hydrocarbons during the roasting of arabica coffee samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3648-3656. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf073233j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind wavelet compression of the solution of a nonlinear PDE with singular forcing term within optimal order cost : stability of restricted approximation to small errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.257-297. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-005-9003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Toolbox Matlab pour la planification expérimentale séquentielle de procédés : deux exemples applicatifs en bio et alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification d'Expériences ou Comment Concevoir les « Bonnes » Expériences en Relation avec un Modèle de Procédé en Particulier Non-Linéaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of experiments for the modelling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Technical University of Athens (NTUA). Athens, GRC., May 2011, Athens, Greece. 822 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage entre transferts et réactions de Maillard lors du traitement thermique de produits céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Fehaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulations from compartmental and classic PDE approaches to model drying of food solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France. 2014, 19th International Drying Symposium (IDS 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première identification d'un modèle stoechiocinétique de la production de thiolutine par Saccharothrix Algeriensis avec gestion des bascules métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Agadir, Tunisie. 2014, 9ème Congrès francophone de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved experimental strategy for best parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013, EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : design of Experiment that are Optimally Planned and Time-varying for Identification of Models Matlab/Scala Toolbox, with profiler and licence unlock. Boite à outils en Matlab pour un problème d'optimisation d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Nationales du Développement Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Palaiseau, France. , 2013, 2. Journées Nationales du Développement Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved identification of drying models with sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. 2010, 17th International Drying Symposium (IDS 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie expérimentale optimale pour identifier un modèle de séchage d'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. SFGP, Société Française de Génie des Procédés, 2009, À la croisée des sciences et des cultures : actes du 12ème Congrès de la Société française de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reliability of different models used for the prediction of the migration from monolayer and multilayer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Food Packaging: Scientific Developments supporting Safety and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Prague, Czech Republic. 2008, 4th International symposium on food packaging : scientific developments supporting safety and quality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scp client in OpenSSH 8.2 incorrectly sends duplicate responses upon a utimes system call failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Axel Jaloyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : dEsign d'eXpériences Optimales Planifiées variables en Temps et Identification pour la Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie et optimisation énergétique de la transformation des insectes comme source de protéines alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Ouahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Paris-Saclay. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes techniques pour améliorer la sécurité et le pilotage de la boucle séchage à la VES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AgroParisTech - INRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université d'Evry-Val d'Essonne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication Data for: A stoichio-kinetic model for a DPPH ̇ -Ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.nom@agroparistech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Soltani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A El Cafsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2021.100302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Goujot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vitrac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.05.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK5W3Z51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9003-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QC2SRWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lahfa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ouahrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.nom@agroparistech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Soltani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A El Cafsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2021.100302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139KS6DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Goujot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK5W3Z51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9003-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QC2SRWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lahfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ouahrani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>