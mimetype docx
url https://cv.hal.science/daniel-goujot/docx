--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Goujot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Classe Normale (CRCN);Administrateur d'AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 ETAT CIVIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1976 à PARIS (14e). Marié, 2 enfants (nés en 2006 et 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées : UMR782 Sayfood, AgroParisTech/INRAE, Université Paris-Saclay, 22, place de l'Agronomie, F-91120 Palaiseau. mail : pré</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.nom@agroparistech.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bureau E2.213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domicile : Palaiseau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 STATUT PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Chargé de recherche à l'INRAE, UMR 782 SAYFOOD (Food and Bioproduct Engineering, tutelles: AgroParisTech, INRAE), dans l'équipe ModIC (Modélisation et Ingénierie par le Calcul).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2019 : Chargé de recherche à l'INRA, UMR 1145 GENIAL (Ingénierie Procédés Aliments, tutelles: AgroParisTech, INRA), dans l'équipe CAliPro (Construction de la qualité des ALIments par la chimie et les PROcédés).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Chargé de recherche à l'INRA, UMR 1145 GénIAl (GÉNierie Industriel ALimentaire, tutelles: ENSIA, INRA, Cemagref).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : ATER à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 : Moniteur à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2000 : Élève à l'École Normale Supérieure (rue d'Ulm).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 ACTIVITES D’ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Élu au conseil d'administration d'AgroParisTech (collège des chercheurs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2017, 2019 : J’ai participé avec Francis Courtois (Pr GENIAL) et David Blumenthal (MdC GENIAL) à la conception (2014) et à la réalisation d’une formation « approche expérimentale ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Jury de l'épreuve écrite PSI Math II du concours commun polytechniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : TD d'optimisation convexe, 2ème année de IUP IES, à l'Université d'Evry (28 heures de TD). Effectif moyen : 15 étudiants. Sujets abordés : quantificateur, convexité, Lagrangien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 : TP de Maple, 1ère année de DEUG SDM, à l'Université d'Evry (63 heures par an). Effectif moyen : 75 étudiants. J’ai créé les supports de TP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : TD de Mathématiques, 1ère année de DEUG MASS, à l'Université d'Evry (60 heures de TD). Effectif moyen : 35 étudiants. Sujets abordés : éléments d'algèbre et analyse mathématique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 DIPLÔMES ET DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Best paper award pour la conférence « A versatile simulator for defrosting, convective and boiling drying during hot air frying process. » présentée à International Multidisciplinary Modeling & Simulation Multiconference, Krakow, Pologne, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/hal-03320803</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; parmi les 7 best paper awards j’ai eu celui de la session « 7th International Food Operations and Processing Simulation Workshop ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : Thèse à l'Université d'Évry sous la direction de Pierre-Gilles Lemarié-Rieusset: Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes, thèse de doctorat, soutenue le 10 décembre. Mention très honorable avec félicitations du jury : Martin Costabel (Pr Rennes I, rapporteur), Jacques Laminie (IR Paris XI, rapporteur), Djalil Katebj (MdC Compiègne), Pierre-Gilles Lemarié-Rieusset (Pr Évry, directeur), Yves Meyer (Pr ENS Cachan, président du Jury).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Agrégation de mathématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA d'Analyse Numérique de Paris VI, mention &amp;quot;Très bien&amp;quot;. Mémoire de DEA: Stabilisation de l’équation de diffusion en milieu inhomogène avec méthodes d’ondelettes, encadré par Albert Cohen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Admissions aux concours C/S de l'ENS Ulm, Lyon, et Cachan, et de l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Bac C (18/20 en sciences naturelles) à Boulogne sur mer, Médaille d'argent aux Olympiades Internationales de Mathématiques, et deuxième prix de Mathématiques au Concours Général des Lycées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 CURSUS EXTRA-PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025- Élu au comité d'animation du Nouveau Front Populaire Bièvre-Yvette (collège des citoyens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais courant en environnement professionnel. Roumain et Allemand lus, écrits, parlés. Japonais langue maternelle, écrit, parlé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très bonne connaissance des langages Matlab, Python, TeX, Gentoo Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences avancées en C++, LaTeX, Scilab, Maple, Shell, NixOS Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en Scala, C.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-compartment model for heat and mass transfer during the frying of frozen pre-fried french fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.110587. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response optimization of drying process parameters for Laurus Nobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A El Cafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Research on Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100302. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jarmap.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a simple, generic, and rapid simulation of the drying of solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bernuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (16), pp.2025-2033. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1532438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stoichio-kinetic model for a DPPHॱ-ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2018.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction technique for faster simulation of drying of spherical solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.346-359. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and discussion of experimental strategies to improve parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (8), pp.896-906. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.997880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension to nonlinear adsorption isotherms of exact analytical solutions to mass diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.2 - 22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a rice drying model with an improved sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 22 (1), pp. 95-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the formation of some polycyclic aromatic hydrocarbons during the roasting of arabica coffee samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3648-3656. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf073233j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind wavelet compression of the solution of a nonlinear PDE with singular forcing term within optimal order cost : stability of restricted approximation to small errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.257-297. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-005-9003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Toolbox Matlab pour la planification expérimentale séquentielle de procédés : deux exemples applicatifs en bio et alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification d'Expériences ou Comment Concevoir les « Bonnes » Expériences en Relation avec un Modèle de Procédé en Particulier Non-Linéaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of experiments for the modelling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Technical University of Athens (NTUA). Athens, GRC., May 2011, Athens, Greece. 822 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage entre transferts et réactions de Maillard lors du traitement thermique de produits céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Fehaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulations from compartmental and classic PDE approaches to model drying of food solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France. 2014, 19th International Drying Symposium (IDS 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première identification d'un modèle stoechiocinétique de la production de thiolutine par Saccharothrix Algeriensis avec gestion des bascules métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Agadir, Tunisie. 2014, 9ème Congrès francophone de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved experimental strategy for best parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013, EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : design of Experiment that are Optimally Planned and Time-varying for Identification of Models Matlab/Scala Toolbox, with profiler and licence unlock. Boite à outils en Matlab pour un problème d'optimisation d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Nationales du Développement Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Palaiseau, France. , 2013, 2. Journées Nationales du Développement Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved identification of drying models with sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. 2010, 17th International Drying Symposium (IDS 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie expérimentale optimale pour identifier un modèle de séchage d'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. SFGP, Société Française de Génie des Procédés, 2009, À la croisée des sciences et des cultures : actes du 12ème Congrès de la Société française de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reliability of different models used for the prediction of the migration from monolayer and multilayer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Food Packaging: Scientific Developments supporting Safety and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Prague, Czech Republic. 2008, 4th International symposium on food packaging : scientific developments supporting safety and quality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scp client in OpenSSH 8.2 incorrectly sends duplicate responses upon a utimes system call failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Axel Jaloyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : dEsign d'eXpériences Optimales Planifiées variables en Temps et Identification pour la Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie et optimisation énergétique de la transformation des insectes comme source de protéines alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Ouahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Paris-Saclay. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes techniques pour améliorer la sécurité et le pilotage de la boucle séchage à la VES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AgroParisTech - INRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université d'Evry-Val d'Essonne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication Data for: A stoichio-kinetic model for a DPPH ̇ -Ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Goujot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Classe Normale (CRCN);Administrateur d'AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 ETAT CIVIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1976 à PARIS (14e). Marié, 2 enfants (nés en 2006 et 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées : UMR782 Sayfood, AgroParisTech/INRAE, Université Paris-Saclay, 22, place de l'Agronomie, F-91120 Palaiseau. mail : pré</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.nom@agroparistech.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bureau E2.213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domicile : Palaiseau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 STATUT PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Chargé de recherche à l'INRAE, UMR 782 SAYFOOD (Food and Bioproduct Engineering, tutelles: AgroParisTech, INRAE), dans l'équipe ModIC (Modélisation et Ingénierie par le Calcul).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2019 : Chargé de recherche à l'INRA, UMR 1145 GENIAL (Ingénierie Procédés Aliments, tutelles: AgroParisTech, INRA), dans l'équipe CAliPro (Construction de la qualité des ALIments par la chimie et les PROcédés).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Chargé de recherche à l'INRA, UMR 1145 GénIAl (GÉNierie Industriel ALimentaire, tutelles: ENSIA, INRA, Cemagref).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : ATER à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 : Moniteur à l'université d'Évry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2000 : Élève à l'École Normale Supérieure (rue d'Ulm).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 ACTIVITES D’ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Élu au conseil d'administration d'AgroParisTech (collège des chercheurs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2017, 2019 : J’ai participé avec Francis Courtois (Pr GENIAL) et David Blumenthal (MdC GENIAL) à la conception (2014) et à la réalisation d’une formation « approche expérimentale ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Jury de l'épreuve écrite PSI Math II du concours commun polytechniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : TD d'optimisation convexe, 2ème année de IUP IES, à l'Université d'Evry (28 heures de TD). Effectif moyen : 15 étudiants. Sujets abordés : quantificateur, convexité, Lagrangien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 : TP de Maple, 1ère année de DEUG SDM, à l'Université d'Evry (63 heures par an). Effectif moyen : 75 étudiants. J’ai créé les supports de TP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : TD de Mathématiques, 1ère année de DEUG MASS, à l'Université d'Evry (60 heures de TD). Effectif moyen : 35 étudiants. Sujets abordés : éléments d'algèbre et analyse mathématique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 DIPLÔMES ET DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Best paper award pour la conférence « A versatile simulator for defrosting, convective and boiling drying during hot air frying process. » présentée à International Multidisciplinary Modeling & Simulation Multiconference, Krakow, Pologne, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/hal-03320803</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; parmi les 7 best paper awards j’ai eu celui de la session « 7th International Food Operations and Processing Simulation Workshop ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : Thèse à l'Université d'Évry sous la direction de Pierre-Gilles Lemarié-Rieusset: Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes, thèse de doctorat, soutenue le 10 décembre. Mention très honorable avec félicitations du jury : Martin Costabel (Pr Rennes I, rapporteur), Jacques Laminie (IR Paris XI, rapporteur), Djalil Katebj (MdC Compiègne), Pierre-Gilles Lemarié-Rieusset (Pr Évry, directeur), Yves Meyer (Pr ENS Cachan, président du Jury).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Agrégation de mathématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA d'Analyse Numérique de Paris VI, mention &amp;quot;Très bien&amp;quot;. Mémoire de DEA: Stabilisation de l’équation de diffusion en milieu inhomogène avec méthodes d’ondelettes, encadré par Albert Cohen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Admissions aux concours C/S de l'ENS Ulm, Lyon, et Cachan, et de l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Bac C (18/20 en sciences naturelles) à Boulogne sur mer, Médaille d'argent aux Olympiades Internationales de Mathématiques, et deuxième prix de Mathématiques au Concours Général des Lycées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 CURSUS EXTRA-PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025- Élu au comité d'animation du Nouveau Front Populaire Bièvre-Yvette (collège des citoyens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais courant en environnement professionnel. Roumain et Allemand lus, écrits, parlés. Japonais langue maternelle, écrit, parlé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très bonne connaissance des langages Matlab, Python, TeX, Gentoo Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences avancées en C++, LaTeX, Scilab, Maple, Shell, NixOS Linux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en Scala, C.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response optimization of drying process parameters for Laurus Nobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A El Cafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Research on Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100302. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jarmap.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-compartment model for heat and mass transfer during the frying of frozen pre-fried french fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.110587. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a simple, generic, and rapid simulation of the drying of solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bernuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (16), pp.2025-2033. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1532438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stoichio-kinetic model for a DPPHॱ-ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2018.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction technique for faster simulation of drying of spherical solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.346-359. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and discussion of experimental strategies to improve parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (8), pp.896-906. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.997880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension to nonlinear adsorption isotherms of exact analytical solutions to mass diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.2 - 22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a rice drying model with an improved sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 22 (1), pp. 95-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the formation of some polycyclic aromatic hydrocarbons during the roasting of arabica coffee samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3648-3656. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf073233j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind wavelet compression of the solution of a nonlinear PDE with singular forcing term within optimal order cost : stability of restricted approximation to small errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.257-297. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-005-9003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko Gouyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Toolbox Matlab pour la planification expérimentale séquentielle de procédés : deux exemples applicatifs en bio et alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification d'Expériences ou Comment Concevoir les « Bonnes » Expériences en Relation avec un Modèle de Procédé en Particulier Non-Linéaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of experiments for the modelling of food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Technical University of Athens (NTUA). Athens, GRC., May 2011, Athens, Greece. 822 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage entre transferts et réactions de Maillard lors du traitement thermique de produits céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Fehaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulations from compartmental and classic PDE approaches to model drying of food solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France. 2014, 19th International Drying Symposium (IDS 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première identification d'un modèle stoechiocinétique de la production de thiolutine par Saccharothrix Algeriensis avec gestion des bascules métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Agadir, Tunisie. 2014, 9ème Congrès francophone de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : design of Experiment that are Optimally Planned and Time-varying for Identification of Models Matlab/Scala Toolbox, with profiler and licence unlock. Boite à outils en Matlab pour un problème d'optimisation d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Nationales du Développement Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Palaiseau, France. , 2013, 2. Journées Nationales du Développement Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved experimental strategy for best parameter identification of a drying model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013, EuroDrying' 2013 - 4. European Drying Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved identification of drying models with sequential optimal design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. 2010, 17th International Drying Symposium (IDS 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie expérimentale optimale pour identifier un modèle de séchage d'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. SFGP, Société Française de Génie des Procédés, 2009, À la croisée des sciences et des cultures : actes du 12ème Congrès de la Société française de génie des procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reliability of different models used for the prediction of the migration from monolayer and multilayer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Food Packaging: Scientific Developments supporting Safety and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Prague, Czech Republic. 2008, 4th International symposium on food packaging : scientific developments supporting safety and quality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scp client in OpenSSH 8.2 incorrectly sends duplicate responses upon a utimes system call failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Axel Jaloyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOPTIM : dEsign d'eXpériences Optimales Planifiées variables en Temps et Identification pour la Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie et optimisation énergétique de la transformation des insectes comme source de protéines alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Ouahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Paris-Saclay. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes techniques pour améliorer la sécurité et le pilotage de la boucle séchage à la VES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AgroParisTech - INRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'ondelettes pour l'analyse numérique d'intégrales oscillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université d'Evry-Val d'Essonne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication Data for: A stoichio-kinetic model for a DPPH ̇ -Ferulic acid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.nom@agroparistech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Soltani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A El Cafsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2021.100302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139KS6DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Goujot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK5W3Z51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9003-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QC2SRWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lahfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ouahrani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.nom@agroparistech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Soltani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A El Cafsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2021.100302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139KS6DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Goujot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK5W3Z51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9003-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QC2SRWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lahfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ouahrani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>