--- v0 (2026-03-26)
+++ v1 (2026-04-29)
@@ -499,165 +499,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et intégration des élèves allophones dans un contexte plurilingue : étude de cas.</w:t>
+                <w:t xml:space="preserve">Quand l’habit dicte la musique et fait le moine : étude linguistico-anthropologique de la musique et des vêtements des &amp;quot;oşeni&amp;quot;, une communauté roumaine du nord de la Roumanie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grevisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogies innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonella CORVAGLIA; Françoise WOLF-MANDROUX, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le code vestimentaire : des pratiques sociolinguistiques aux représentations littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Ganea; Mirela Dragoi, Mar 2019, Galati, Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143683v1</w:t>
+                <w:t xml:space="preserve">hal-04143679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’habit dicte la musique et fait le moine : étude linguistico-anthropologique de la musique et des vêtements des &amp;quot;oşeni&amp;quot;, une communauté roumaine du nord de la Roumanie.</w:t>
+                <w:t xml:space="preserve">Inclusion et intégration des élèves allophones dans un contexte plurilingue : étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grevisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le code vestimentaire : des pratiques sociolinguistiques aux représentations littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alina Ganea; Mirela Dragoi, Mar 2019, Galati, Romania, Romania</w:t>
+              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogies innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella CORVAGLIA; Françoise WOLF-MANDROUX, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143679v1</w:t>
+                <w:t xml:space="preserve">hal-04143683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse contrastive de peut-être dans trois langues romanes</w:t>
               </w:r>
@@ -1032,51 +1032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2023.9.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04447675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2023.9.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04447675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>