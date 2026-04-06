--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1142,295 +1142,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kynurenic Acid: A Novel Player in Cardioprotection against Myocardial Ischemia/Reperfusion Injuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Kamel</w:t>
+                <w:t xml:space="preserve">William Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Baetz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Barbelivien</w:t>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph16101381⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423991v1</w:t>
+                <w:t xml:space="preserve">hal-04215065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralyne Proux</w:t>
+                <w:t xml:space="preserve">Kynurenic Acid: A Novel Player in Cardioprotection against Myocardial Ischemia/Reperfusion Injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Baetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Ehanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Réthoré</w:t>
+                <w:t xml:space="preserve">Lucie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vessières</w:t>
+                <w:t xml:space="preserve">Agnès Barbelivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph16101381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215065v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTPDase1/CD39 Ectonucleotidase Is Necessary for Normal Arterial Diameter Adaptation to Flow</w:t>
               </w:r>
@@ -1544,1229 +1544,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
+                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Stephan Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105542⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Medicinal Chemistry in Europe III, 27 (13), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814145v1</w:t>
+                <w:t xml:space="preserve">hal-03783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Angiotensin-II-Induced Abdominal Aortic Aneurysm in Ldlr−/− Mice Points to Alteration of Nitric Oxide, Lipid, and Energy Metabolisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Dysregulated Expression of G Protein Coupled Receptors in Endocrine Tumors by Bioinformatics Analysis: Potential Drug Targets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robert</w:t>
+                <w:t xml:space="preserve">Valentine Suteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Eid</w:t>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fouquet</w:t>
+                <w:t xml:space="preserve">Méline Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), pp.6387. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11040703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814140v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Mitochondrial Opa1-Related Fusion in Mouse Promotes Endothelial Cell Dysfunction and Atherosclerosis</w:t>
+                <w:t xml:space="preserve">Metabolomic Profiling of Angiotensin-II-Induced Abdominal Aortic Aneurysm in Ldlr−/− Mice Points to Alteration of Nitric Oxide, Lipid, and Energy Metabolisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Chehaitly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Aurrière</w:t>
+                <w:t xml:space="preserve">Alexis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11061078⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.6387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814149v1</w:t>
+                <w:t xml:space="preserve">hal-03814140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary information helps understand distinctive features of the angiotensin II receptors AT1 and AT2 in amniota</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered Mitochondrial Opa1-Related Fusion in Mouse Promotes Endothelial Cell Dysfunction and Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chehaitly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Aurrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11061078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767265v1</w:t>
+                <w:t xml:space="preserve">hal-03814149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
+                <w:t xml:space="preserve">Evolutionary information helps understand distinctive features of the angiotensin II receptors AT1 and AT2 in amniota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Guissouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.e1009732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783742v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Khoury</w:t>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
+              <w:t xml:space="preserve">Future Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.238-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215087v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of function of the maternal membrane oestrogen receptor ERα alters expansion of trophoblast cells and impacts mouse fertility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faure</w:t>
+                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sicard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
+                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.200683⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816336v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Dysregulated Expression of G Protein Coupled Receptors in Endocrine Tumors by Bioinformatics Analysis: Potential Drug Targets?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11040703⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695640v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of function of the maternal membrane oestrogen receptor ERα alters expansion of trophoblast cells and impacts mouse fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Rusidzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Coquerel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Waard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Medicinal Chemistry in Europe III, 27 (13), pp.4133. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (19), pp.dev200683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783732v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
               </w:r>
@@ -2880,3267 +2880,3237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake Venom Components: Tools and Cures to Target Cardiovascular Diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation of Arginine 264 on ERα (Estrogen Receptor Alpha) Selectively Abrogates the Rapid Signaling of Estradiol in the Endothelium Without Altering Fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Rima</w:t>
+                <w:t xml:space="preserve">Marine Adlanmerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Fajloun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Chanaëlle Febrissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+                <w:t xml:space="preserve">Rana Zahreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Buscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26082223⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.2143-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215103v1</w:t>
+                <w:t xml:space="preserve">hal-02929719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of Arginine 264 on ERα (Estrogen Receptor Alpha) Selectively Abrogates the Rapid Signaling of Estradiol in the Endothelium Without Altering Fertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Adlanmerini</w:t>
+                <w:t xml:space="preserve">Tamoxifen Accelerates Endothelial Healing by Targeting ERα in Smooth Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Zahreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Davezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanaëlle Febrissy</w:t>
+                <w:t xml:space="preserve">Natalia Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Buscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Zahreddine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melissa Buscato</w:t>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314159⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (12), pp.1473-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.317062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929719v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen Accelerates Endothelial Healing by Targeting ERα in Smooth Muscle Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Davezac</w:t>
+                <w:t xml:space="preserve">Targeting endothelial thioredoxin-interacting protein (TXNIP) protects from metabolic disorder-related impairment of vascular function and post-ischemic revascularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Smirnova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melissa Buscato</w:t>
+                <w:t xml:space="preserve">Catherine Boisson-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">Perrine Marquet de Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.317062⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-019-09704-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040722v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02429278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting endothelial thioredoxin-interacting protein (TXNIP) protects from metabolic disorder-related impairment of vascular function and post-ischemic revascularisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Marquet de Rouge</w:t>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Dizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-019-09704-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02429278v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukman Omarjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roy</w:t>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Favre</w:t>
+                <w:t xml:space="preserve">Zineb Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2019.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391178v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIBISCUS: Hydroxychloroquine for the secondary prevention of thrombotic and obstetrical events in primary antiphospholipid syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Cristina Belizna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Soualah</w:t>
+                <w:t xml:space="preserve">Francesca Pregnolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Saulais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Sébastien Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Alijotas-Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Amital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2019.04.034⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.1153 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344585v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary antiphospholipid syndrome and antiphospholipid syndrome associated to systemic lupus: Are they different entities?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and evaluation of new designed multiple ligands directed towards both peroxisome proliferator-activated receptor-γ and angiotensin II type 1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fassot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.334-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833939v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+                <w:t xml:space="preserve">Primary antiphospholipid syndrome and antiphospholipid syndrome associated to systemic lupus: Are they different entities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Belizna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Blanchard</w:t>
+                <w:t xml:space="preserve">Ljudmila Stojanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem Cohen-Tervaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.739-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903310v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new designed multiple ligands directed towards both peroxisome proliferator-activated receptor-γ and angiotensin II type 1 receptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dupuis</w:t>
+                <w:t xml:space="preserve">Andreas Schinkovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.082⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905470v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of vascular expression of nucleoside triphosphate diphosphohydrolase-1/CD39 in hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tabiasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purinergic Signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11302-017-9597-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01738043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chemokine receptors is driven by mutations in the sodium binding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruck Taddese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Guissouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.e1006209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02145753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Utero Exposure to Maternal Diabetes Is Associated With Early Abnormal Vascular Structure in Offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIBISCUS: Hydroxychloroquine for the secondary prevention of thrombotic and obstetrical events in primary antiphospholipid syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane and Nuclear Estrogen Receptor Alpha Actions: From Tissue Specificity to Medical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Alijotas-Reig</w:t>
+                <w:t xml:space="preserve">Jean-François Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Amital</w:t>
+                <w:t xml:space="preserve">Françoise Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.05.012⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (3), pp.1045-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00024.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01936357v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane and Nuclear Estrogen Receptor Alpha Actions: From Tissue Specificity to Medical Implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The endothelial αENaC contributes to vascular endothelial function in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lenfant</w:t>
+                <w:t xml:space="preserve">Antoine Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Métivier</w:t>
+                <w:t xml:space="preserve">Martina Maase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flouriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Pia Jeggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Martinez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physrev.00024.2016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0185319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533249v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endothelial αENaC contributes to vascular endothelial function in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bacterial Toxin with Analgesic Properties: Hyperpolarization of DRG Neurons by Mycolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Maase</w:t>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Jeggle</w:t>
+                <w:t xml:space="preserve">Han-Byul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Martinez-Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Fassot</w:t>
+                <w:t xml:space="preserve">Samuel J Jouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185319⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins9070227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618147v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01582485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bacterial Toxin with Analgesic Properties: Hyperpolarization of DRG Neurons by Mycolactone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Variation Approaches to the Evolution of Protein Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel J Jouny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vandeputte</w:t>
+                <w:t xml:space="preserve">Julien Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruck Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins9070227⟩</w:t>
+              <w:t xml:space="preserve">Advanced Techniques in Biology &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2379-1764.1000250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01582485v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Variation Approaches to the Evolution of Protein Families</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Garnier</w:t>
+                <w:t xml:space="preserve">Role of Microvascular Tone and Extracellular Matrix Contraction in the Regulation of Interstitial FluidHighlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tedgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Techniques in Biology &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2379-1764.1000250⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (9), pp.1742-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318884v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The angiotensin II type 2 receptor activates flow-mediated outward remodelling through T cells-dependent interleukin-17 production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caillon</w:t>
+                <w:t xml:space="preserve">Long Lasting Microvascular Tone Alteration in Rat Offspring Exposed In Utero to Maternal Hyperglycaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Grenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112 (1), pp.515 - 525. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvw172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01382460v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term active immunization with the second extracellular loop of human β1- or β3-adrenoceptors in thoracic aorta and mesenteric arteries in Lewis rats</w:t>
+                <w:t xml:space="preserve">Mitochondrial angiotensin receptors in dopaminergic neurons. Role in cell protection and aging-related vulnerability to neurodegeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Montaudon</w:t>
+                <w:t xml:space="preserve">Rita Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubreil</w:t>
+                <w:t xml:space="preserve">Maria Costa-Besada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lalanne</w:t>
+                <w:t xml:space="preserve">Javier Iglesias-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jagu</w:t>
+                <w:t xml:space="preserve">Emma Perez-Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
+                <w:t xml:space="preserve">Begoña Villar-Cheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87, pp.129-138. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10), pp.e2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420558v1</w:t>
+                <w:t xml:space="preserve">hal-01399117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Role of P2Y6 UDP Receptor in Arteriolar Myogenic ToneHighlights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+                <w:t xml:space="preserve">Marjorie Niro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (8), pp.1598-1606. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396750v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t>
+                <w:t xml:space="preserve">Central Role of P2Y6 UDP Receptor in Arteriolar Myogenic ToneHighlights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sènan M. Almeida d'</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukas Papargyris</w:t>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.1598-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01385209v1</w:t>
+                <w:t xml:space="preserve">hal-01396750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Improved Flow-Mediated Outward Arterial Remodeling in Ovariectomized Rats with Hypertrophic Effect at High Dose</w:t>
+                <w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Sènan M. Almeida d'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Papargyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146148⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397222v1</w:t>
+                <w:t xml:space="preserve">inserm-01385209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resveratrol Improved Flow-Mediated Outward Arterial Remodeling in Ovariectomized Rats with Hypertrophic Effect at High Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+                <w:t xml:space="preserve">Marie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818418v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the 12p12.1 renal cancer-susceptibility locus implicates BHLHE41</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of long-term active immunization with the second extracellular loop of human β1- or β3-adrenoceptors in thoracic aorta and mesenteric arteries in Lewis rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bigot</w:t>
+                <w:t xml:space="preserve">L. Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Colli</w:t>
+                <w:t xml:space="preserve">V. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell Machiela</w:t>
+                <w:t xml:space="preserve">Benoit Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Jessop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy Myers</w:t>
+                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
               </w:r>
@@ -6254,3757 +6224,3775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Myogenic Activation through Smooth Muscle Filamin A</w:t>
+                <w:t xml:space="preserve">Functional characterization of the 12p12.1 renal cancer-susceptibility locus implicates BHLHE41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Arhatte</w:t>
+                <w:t xml:space="preserve">Leandro Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demolombe</w:t>
+                <w:t xml:space="preserve">Mitchell Machiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Peyronnet</w:t>
+                <w:t xml:space="preserve">Lea Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+                <w:t xml:space="preserve">Timothy Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (9), pp.2050-2058. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12098), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399119v1</w:t>
+                <w:t xml:space="preserve">hal-01396749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Decreases TXNIP mRNA and Protein Nuclear Expressions With an Arterial Function Improvement in Old Mice</w:t>
+                <w:t xml:space="preserve">Arterial Myogenic Activation through Smooth Muscle Filamin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Bedarida</w:t>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Baron</w:t>
+                <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Sophie Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glv071⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.2050-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399123v1</w:t>
+                <w:t xml:space="preserve">hal-01399119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Effects of the Endocrine Disruptor p,p’-DDT on Human Follitropin Receptor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Gourdin</w:t>
+                <w:t xml:space="preserve">The angiotensin II type 2 receptor activates flow-mediated outward remodelling through T cells-dependent interleukin-17 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Chantreau</w:t>
+                <w:t xml:space="preserve">Céline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1510006⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112 (1), pp.515 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvw172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399120v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01382460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Microvascular Tone and Extracellular Matrix Contraction in the Regulation of Interstitial FluidHighlights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resveratrol Decreases TXNIP mRNA and Protein Nuclear Expressions With an Arterial Function Improvement in Old Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bedarida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Mallat</w:t>
+                <w:t xml:space="preserve">Stephanie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tedgui</w:t>
+                <w:t xml:space="preserve">Françoise Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (9), pp.1742-7. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (6), pp.720-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glv071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396748v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial angiotensin receptors in dopaminergic neurons. Role in cell protection and aging-related vulnerability to neurodegeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Effects of the Endocrine Disruptor p,p’-DDT on Human Follitropin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Valenzuela</w:t>
+                <w:t xml:space="preserve">Julie Grouleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Costa-Besada</w:t>
+                <w:t xml:space="preserve">Louis Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Iglesias-Gonzalez</w:t>
+                <w:t xml:space="preserve">Mathilde Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Perez-Costas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Begoña Villar-Cheda</w:t>
+                <w:t xml:space="preserve">Vanessa Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.327⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (7), pp.991-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1510006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399117v1</w:t>
+                <w:t xml:space="preserve">hal-01399120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Lasting Microvascular Tone Alteration in Rat Offspring Exposed In Utero to Maternal Hyperglycaemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
+                <w:t xml:space="preserve">Molecular Insights into the Transmembrane Domain of the Thyrotropin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruck Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146830. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146830⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264388v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Directly Binds to Mitochondrial Complex I and Increases Oxidative Stress in Brain Mitochondria of Aged Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naig Guegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baron</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144290⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397213v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights into the Transmembrane Domain of the Thyrotropin Receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Resveratrol Directly Binds to Mitochondrial Complex I and Increases Oxidative Stress in Brain Mitochondria of Aged Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142250⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318838v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">Optimisation of movement detection and artifact removal during laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Signolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Kane</w:t>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Wetterwald</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97C, pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399131v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of movement detection and artifact removal during laser speckle contrast imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of flow-mediated outward remodeling in female rodents: respective roles of age, estrogens, and timing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Signolet</w:t>
+                <w:t xml:space="preserve">Kahena Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (6), pp.1281-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.114.303404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392048v1</w:t>
+                <w:t xml:space="preserve">inserm-01015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterial toxin induces analgesia in buruli ulcer by targeting the angiotensin pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Marion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
+                <w:t xml:space="preserve">Thierry Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Christophe</w:t>
+                <w:t xml:space="preserve">Jérémie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fenistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 157 (7), pp.1565-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2014.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated Arterial Calcification and Enhanced Myogenic Response Are Associated With Abcc6 Deficiency in a Mouse Model of Pseudoxanthoma Elasticum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation of the palmitoylation site of estrogen receptor α in vivo reveals tissue-specific roles for membrane versus nuclear actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Adlanmerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kauffenstein</w:t>
+                <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pizard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Grimaud</w:t>
+                <w:t xml:space="preserve">Aurelie J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.302943⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (2), pp.E283-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1322057111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738627v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01015486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of the palmitoylation site of estrogen receptor α in vivo reveals tissue-specific roles for membrane versus nuclear actions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Adlanmerini</w:t>
+                <w:t xml:space="preserve">Disseminated Arterial Calcification and Enhanced Myogenic Response Are Associated With Abcc6 Deficiency in a Mouse Model of Pseudoxanthoma Elasticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Solinhac</w:t>
+                <w:t xml:space="preserve">E. Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Abot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
+                <w:t xml:space="preserve">L Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1322057111⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (5), pp.1045 - 1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.302943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01015486v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of flow-mediated outward remodeling in female rodents: respective roles of age, estrogens, and timing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahena Tarhouni</w:t>
+                <w:t xml:space="preserve">AGEs breaking and antioxidant treatment improves endothelium-dependent dilation without effect on flow-mediated remodeling of resistance arteries in old Zucker diabetic rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Freidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.114.303404⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2840-13-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01015758v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00956599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGEs breaking and antioxidant treatment improves endothelium-dependent dilation without effect on flow-mediated remodeling of resistance arteries in old Zucker diabetic rats.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Role of estrogens and age in flow-mediated outward remodeling of rat mesenteric resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahena Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Freidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2840-13-55⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00986.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00956599v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of estrogens and age in flow-mediated outward remodeling of rat mesenteric resistance arteries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">The uterine and vascular actions of estetrol delineate a distinctive profile of estrogen receptor α modulation, uncoupling nuclear and membrane activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Buscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00986.2013⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.1328-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201404112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01056594v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uterine and vascular actions of estetrol delineate a distinctive profile of estrogen receptor α modulation, uncoupling nuclear and membrane activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+                <w:t xml:space="preserve">Cyclooxygenase-2-derived prostanoids reduce inward arterial remodeling induced by blood flow reduction in old obese Zucker rat mesenteric arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201404112⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5-6), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118028v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effects of angiopoietin-like 4 on cerebrovascular and functional damages in ischaemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+                <w:t xml:space="preserve">Thomas Mathivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reynier</w:t>
+                <w:t xml:space="preserve">Berard Coqueran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+                <w:t xml:space="preserve">Mathieu Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (47), pp.3657--3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00877607v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Involvement of Serum Response Factor in Pressure-Induced Myogenic Tone in Resistance Arteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Galmiche</w:t>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Fassot</w:t>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300708⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738383v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00877607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Serum Response Factor Contributes To Decrease Vascular Muscular Tone and Arterial Stiffness in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Selective Involvement of Serum Response Factor in Pressure-Induced Myogenic Tone in Resistance Arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Ait Aissa</w:t>
+                <w:t xml:space="preserve">Celine Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Blanc</w:t>
+                <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (7), pp.1035-U149. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.339 - 346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.113.301076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460172v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase-2-derived prostanoids reduce inward arterial remodeling induced by blood flow reduction in old obese Zucker rat mesenteric arteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessières</w:t>
+                <w:t xml:space="preserve">Inactivation of Serum Response Factor Contributes To Decrease Vascular Muscular Tone and Arterial Stiffness in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+                <w:t xml:space="preserve">Carlos Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jardel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Mathias Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ait Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (7), pp.1035-U149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.113.301076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347292v1</w:t>
+                <w:t xml:space="preserve">hal-01460172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of angiopoietin-like 4 on cerebrovascular and functional damages in ischaemic stroke</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mathivet</w:t>
+                <w:t xml:space="preserve">Flow (shear stress)-mediated remodeling of resistance arteries in diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berard Coqueran</w:t>
+                <w:t xml:space="preserve">Mohamed L. Freidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht153⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5-6), pp.173-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142789v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (10), pp.5849-5856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging role of G protein-coupled receptors in microvascular myogenic tone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Laher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Laher</w:t>
+                <w:t xml:space="preserve">K. Matrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (2), pp.223 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cvr/cvs152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we need a selective angiotensin II type 2 receptor agonist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (3), pp.616-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.112.197046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00768682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AGE-breaker ALT-711 restores high blood flow-dependent remodeling in mesenteric resistance arteries in a rat model of type 2 diabetes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed L. Freidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahena Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (6), pp.1562-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db11-0750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00768683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow (shear stress)-mediated remodeling of resistance arteries in diabetes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human serum albumin improves endothelial dysfunction and survival during experimental endotoxemia: concentration-dependent properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (6), pp.1414-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e318211ff6e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768638v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes mellitus abrogates erythropoietin-induced cardioprotection against ischemic-reperfusion injury by alteration of the RISK/GSK-3β signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+                <w:t xml:space="preserve">Relationship between ankle brachial index and arterial remodeling in pseudoxanthoma elasticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-010-0130-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (5), pp.1390 - 1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2011.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03275646v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme oxygenase-1 induction restores high-blood-flow-dependent remodeling and endothelial function in mesenteric arteries of old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Freidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10013,3334 +10001,3212 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (1), pp.102 - 112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e32833db36e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diabetes mellitus abrogates erythropoietin-induced cardioprotection against ischemic-reperfusion injury by alteration of the RISK/GSK-3β signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rio</w:t>
+                <w:t xml:space="preserve">Nehmat Ghaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Ducluzeau-Fieloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.439-45. </w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.147 - 162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00395-010-0130-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945534v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ankle brachial index and arterial remodeling in pseudoxanthoma elasticum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Corre</w:t>
+                <w:t xml:space="preserve">Sonia Bergaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Saux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2011.04.041⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.439-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275650v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human serum albumin improves endothelial dysfunction and survival during experimental endotoxemia: concentration-dependent properties.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclooxygenase-2 preserves flow-mediated remodelling in old obese Zucker rat mesenteric arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Tesse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercat</w:t>
+                <w:t xml:space="preserve">E.-J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e318211ff6e⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (3), pp.516 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667390v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and cyclooxygenase 2-derived thromboxane A2 reduce angiotensin II type 2 receptor vasorelaxation in diabetic rat resistance arteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+                <w:t xml:space="preserve">Deficiency or blockade of angiotensin II type 2 receptor delays tumorigenesis by inhibiting malignant cell proliferation and angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.109.140236⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (10), pp.2279-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275679v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydrogen sulfide on hemodynamics, inflammatory response and oxidative stress during resuscitated hemorrhagic shock in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Ganster</w:t>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (5), pp.R165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc9257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00668446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero exposure to maternal diabetes impairs vascular expression of prostacyclin receptor in rat offspring.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Prince</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species and cyclooxygenase 2-derived thromboxane A2 reduce angiotensin II type 2 receptor vasorelaxation in diabetic rat resistance arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db10-0311⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.109.140236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626166v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficiency or blockade of angiotensin II type 2 receptor delays tumorigenesis by inhibiting malignant cell proliferation and angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+                <w:t xml:space="preserve">In utero exposure to maternal diabetes impairs vascular expression of prostacyclin receptor in rat offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Duong van Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.25234⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (10), pp.2597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db10-0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276565v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase-2 preserves flow-mediated remodelling in old obese Zucker rat mesenteric arteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+                <w:t xml:space="preserve">Detrimental hemodynamic and inflammatory effects of microparticles originating from septic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satar Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvp411⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.2045 - 2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3181a00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390587v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental hemodynamic and inflammatory effects of microparticles originating from septic rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombinant human activated protein C improves endotoxemia-induced endothelial dysfunction: a blood-free model in isolated mouse arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Sennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satar Mortaza</w:t>
+                <w:t xml:space="preserve">Thomas Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
+                <w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (6), pp.2045 - 2050. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (1), pp.H277 - H282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3181a00629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01133.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267472v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant human activated protein C improves endotoxemia-induced endothelial dysfunction: a blood-free model in isolated mouse arteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the cytoskeleton in flow (shear stress)-induced dilation and remodeling in resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01133.2008⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (5), pp.451-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-008-0306-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267493v1</w:t>
+                <w:t xml:space="preserve">inserm-00250143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and Xanthine Oxidase Regulate Nitric Oxide and Reactive Oxygen Species Productions by Apoptotic Lymphocyte Microparticles in Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Agouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Carusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadj Mostefai</w:t>
+                <w:t xml:space="preserve">Maria Mastronardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (7), pp.5028 - 5035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the cytoskeleton in flow (shear stress)-induced dilation and remodeling in resistance arteries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Alteration in flow (shear stress)-induced remodelling in rat resistance arteries with aging: improvement by a treatment with hydralazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (5), pp.451-60. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.600-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-008-0306-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvm055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00250143v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration in flow (shear stress)-induced remodelling in rat resistance arteries with aging: improvement by a treatment with hydralazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type 2 diabetes severely impairs structural and functional adaptation of rat resistance arteries to chronic changes in blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+                <w:t xml:space="preserve">Maud Maquignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (3), pp.600-608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvm055⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvn338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390572v1</w:t>
+                <w:t xml:space="preserve">inserm-00344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes severely impairs structural and functional adaptation of rat resistance arteries to chronic changes in blood flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Notch3 is a major regulator of vascular tone in cerebral and tail resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maud Maquignau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvn338⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (12), pp.2216-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.171751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00344939v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00326627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notch3 is a major regulator of vascular tone in cerebral and tail resistance arteries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.171751⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.354-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00326627v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key role of the NO-pathway and matrix metalloprotease-9 in high blood flow-induced remodeling of rat resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Fromy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+                <w:t xml:space="preserve">Odile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.317-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000254684.80662.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171740v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00136211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical role of angiotensin II type 2 receptors in resistance arteries of old rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baufreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.96-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.106.085035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00145263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the NO-pathway and matrix metalloprotease-9 in high blood flow-induced remodeling of rat resistance arteries.</w:t>
+                <w:t xml:space="preserve">Impaired vascular mechanotransduction in a transgenic mouse model of CADASIL arteriopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Dumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Domenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maciazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000254684.80662.44⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (1), pp.113-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.STR.0000149949.92854.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00136211v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired vascular mechanotransduction in a transgenic mouse model of CADASIL arteriopathy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+                <w:t xml:space="preserve">Involvement of RhoA/Rho kinase pathway in myogenic tone in the rabbit facial vein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Domenga</w:t>
+                <w:t xml:space="preserve">Dong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Maciazek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard I. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.STR.0000149949.92854.45⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (5), pp.974-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000164582.63421.2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137196v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00131014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of RhoA/Rho kinase pathway in myogenic tone in the rabbit facial vein.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubroca</w:t>
+                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong You</w:t>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard I. Lévy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000164582.63421.2d⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96, pp.1152-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00131014v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+                <w:t xml:space="preserve">High blood pressure reduction reverses angiotensin II type 2 receptor-mediated vasoconstriction into vasodilation in spontaneously hypertensive rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Baron</w:t>
+                <w:t xml:space="preserve">Robert E. Widdop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (8), pp.1006-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000156503.62815.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00134941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High blood pressure reduction reverses angiotensin II type 2 receptor-mediated vasoconstriction into vasodilation in spontaneously hypertensive rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">Absence of dystrophin in mice reduces NO-dependent vascular function and vascular density: total recovery after a treatment with the aminoglycoside gentamicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C. Levy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert E. Widdop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000156503.62815.48⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (4), pp.671-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000118683.99628.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00134941v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of dystrophin in mice reduces NO-dependent vascular function and vascular density: total recovery after a treatment with the aminoglycoside gentamicin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Cyclooxygenase involvement in thromboxane-dependent contraction in rat mesenteric resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manlio Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Levy-Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000118683.99628.42⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (6), pp.1264-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000127438.39744.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137218v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase involvement in thromboxane-dependent contraction in rat mesenteric resistance arteries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Matrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manlio Bolla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+                <w:t xml:space="preserve">Diane Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Levy-Toledano</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43 (6), pp.1264-9. </w:t>
+                <w:t xml:space="preserve">Micheline Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 103 (6), pp.864-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.CIR.103.6.864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00135482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13350,301 +13216,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Leigh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of an auxilliary subunit of voltage-gated Na+ channels in endothelial functions: is NaVβ3, a novel actor of vascular mechanosignaling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13703,560 +13569,560 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0218: The uterine and vascular actions of estetrol delineate an original distinctive profile of estrogen receptor α modulation, uncoupling nuclear and membrane activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie J Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(14)71283-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, docking studies, and evaluation of losartan derivatives with potential dual activity at angiotensine II type 1 receptor and Peroxisome Proliferator Activated Receptor gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress of the European Association for Chemical and Molecular Sciences, EuCheMS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dérivés du losartan à double activité antagoniste des récepteurs de l'angiotensine II et agonistes des PPAR-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32èmes Journées de l'Hypertension Artérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.CO-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrimental hemodynamic and inflammatory effects of microparticles originating from septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satar Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Congress of the European-Society-of-Intensive-Care-Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14266,51 +14132,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in response to a chronic hypertensive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14362,51 +14228,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14416,997 +14282,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ion channel meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sète, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloroglucinol : a simple core for new anti-AGEs derivatives - synthesis, anti-AGEs activity and RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Bodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-AGEs phloroglucinol derivatives. Synthesis, anti-AGEs and vaso-activity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICT 2012 - Interfacing Chemical Biology and Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of angiotensin II type 2 receptor delays early tumorigenesis by inhibiting tumor cell proliferation and angiogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Mechanisms underlying the vasorelaxant effect induced by Anacardium occidentale L. leaf fraction in rat small resistance mesenteric arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tedong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14 th Annual Meeting of the European Council for Cardiovascular Research (ECCR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.hyp.0000360661.50765.80⟩</w:t>
+              <w:t xml:space="preserve">55th International Congress and Annual Meeting of the Society for Medicinal Plant Research and Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Genève, Switzerland. Planta Medica, 75 (09), p. - 1017, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1234758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276671v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying the vasorelaxant effect induced by Anacardium occidentale L. leaf fraction in rat small resistance mesenteric arteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Blockade of angiotensin II type 2 receptor delays early tumorigenesis by inhibiting tumor cell proliferation and angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International Congress and Annual Meeting of the Society for Medicinal Plant Research and Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1234758⟩</w:t>
+              <w:t xml:space="preserve">The 14 th Annual Meeting of the European Council for Cardiovascular Research (ECCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. LIPPINCOTT WILLIAMS &amp; WILKINS, 54, pp.1183, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.hyp.0000360661.50765.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247514v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Containing an Angiotensin Ii at2 Receptor Antagonist, Intended for Slowing Cancer Cell Tumor Initiation in a High-Risk Mammal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Composition pour retarder l'initiation tumorale de cellules cancereuses chez un mammifère à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276564v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition pour retarder l'initiation tumorale de cellules cancereuses chez un mammifère à risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Composition Containing an Angiotensin Ii at2 Receptor Antagonist, Intended for Slowing Cancer Cell Tumor Initiation in a High-Risk Mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276569v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle de surcharge cardio-vasculaire de calcium : réactivité vasculaire et effets des inhibiteurs de l'enzyme de conversion de l'angiotensine I et des inhibiteurs de flux calciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991NAN10454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId545"/>
+      <w:footerReference w:type="default" r:id="rId540"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15553,51 +15419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05371136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Turnaturi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck l'Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boy&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Marjollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Buscato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Davezac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gosset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbelivien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16101381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05443969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Drouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laprise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chehaitly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11061078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Guissouma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009732" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rusidz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200683" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03695640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11040703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215103v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Adlanmerini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chana&#235;lle Febrissy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Zahreddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Smirnova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.317062" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Domingues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson-Vidal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marquet de Rouge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dizier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-019-09704-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Stojanovich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Cohen-Tervaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fassot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01738043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delneste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-017-9597-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruck Taddese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Deniaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04690462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00350" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pregnolato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Alijotas-Reig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Amital" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.05.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVX285P0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00024.2016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tarjus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maase" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Jeggle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martinez-Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185319" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Byul Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J Jouny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ricard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeputte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9070227" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pel&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2379-1764.1000250" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01382460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw172" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420558v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lalanne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jagu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2016.09.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNWTH23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307739" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146148" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Colli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Machiela" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jessop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Myers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12098" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bedarida" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vibert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv071" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grouleff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourdin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauchard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chantreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307909" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399117v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valenzuela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa-Besada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iglesias-Gonzalez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perez-Costas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Villar-Cheda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.327" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146830" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144290" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318838v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142250" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Signolet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.09.005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738627v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kauffenstein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Corre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vessieres" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grimaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302943" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015486v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322057111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015758v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahena Tarhouni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.114.303404" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Freidja" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-55" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056594v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Freidja" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00986.2013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118028v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404112" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738383v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fassot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300708" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460172v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Labat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mericskay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Aissa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Blanc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.113.301076" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347292v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2013.03.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142789v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berard Coqueran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht153" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390585v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matrougui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs152" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768682v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.112.197046" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768683v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Freidja" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0750" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768638v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275646v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmat Ghaboura" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau-Fieloux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-010-0130-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F384D6BB82B10A30BA7E199A637CA3F10D3ACF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275612v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32833db36e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Saux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2011.04.041" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667390v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kremer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e318211ff6e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275679v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.109.140236" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668446v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ganster" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9257" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626166v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Perret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0311" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276565v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25234" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp411" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267472v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satar Mortaza" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Martinez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3181a00629" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267493v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecompte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01133.2008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275688v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mostefai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Carusio" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mastronardi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heymes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00250143v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0306-2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390572v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm055" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344939v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maquignau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn338" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00326627v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.171751" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145263v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dumont" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.106.085035" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136211v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000254684.80662.44" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137196v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubroca" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacombe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maciazek" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000149949.92854.45" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131014v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong You" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard I. L&#233;vy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000164582.63421.2d" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134941v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Widdop" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000156503.62815.48" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137218v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000118683.99628.42" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137179v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Bolla" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Levy-Toledano" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000127438.39744.07" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118035v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(14)71283-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267465v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276671v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.0000360661.50765.80" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247514v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tedong" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234758" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276564v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276569v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747164v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10454" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05371136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Turnaturi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck l'Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boy&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Marjollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Buscato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Davezac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gosset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbelivien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16101381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05443969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Drouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laprise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03695640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11040703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chehaitly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11061078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Guissouma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rusidz&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200683" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Adlanmerini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chana&#235;lle Febrissy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Zahreddine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Smirnova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.317062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Domingues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson-Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marquet de Rouge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dizier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-019-09704-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pregnolato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Alijotas-Reig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Amital" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.05.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVX285P0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Stojanovich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Cohen-Tervaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fassot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01738043v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delneste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-017-9597-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruck Taddese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Deniaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006209" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04690462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00350" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00024.2016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tarjus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maase" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Jeggle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martinez-Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185319" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Byul Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J Jouny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ricard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeputte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9070227" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2379-1764.1000250" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307909" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146830" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valenzuela" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa-Besada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iglesias-Gonzalez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perez-Costas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Villar-Cheda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.327" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307739" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146148" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420558v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaudon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lalanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jagu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2016.09.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNWTH23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Colli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Machiela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jessop" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Myers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399119v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01382460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw172" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bedarida" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399120v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grouleff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourdin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chantreau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142250" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144290" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Signolet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.09.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahena Tarhouni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.114.303404" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322057111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738627v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kauffenstein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Corre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vessieres" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grimaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302943" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Freidja" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-55" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056594v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Freidja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00986.2013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118028v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404112" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347292v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2013.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142789v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berard Coqueran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht153" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fassot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300708" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460172v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Labat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mericskay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Aissa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.113.301076" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Freidja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matrougui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs152" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768682v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.112.197046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768683v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0750" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667390v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kremer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e318211ff6e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Saux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2011.04.041" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275612v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32833db36e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275646v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmat Ghaboura" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau-Fieloux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-010-0130-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F384D6BB82B10A30BA7E199A637CA3F10D3ACF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390587v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp411" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276565v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25234" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668446v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ganster" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9257" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275679v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.109.140236" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626166v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Perret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0311" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267472v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satar Mortaza" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Martinez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3181a00629" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267493v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecompte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01133.2008" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00250143v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0306-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275688v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mostefai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouni" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Carusio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mastronardi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heymes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390572v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm055" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344939v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maquignau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn338" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00326627v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.171751" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136211v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dumont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000254684.80662.44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145263v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.106.085035" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137196v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubroca" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacombe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maciazek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000149949.92854.45" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131014v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong You" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard I. L&#233;vy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000164582.63421.2d" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134941v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Widdop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000156503.62815.48" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137218v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000118683.99628.42" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137179v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Bolla" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Levy-Toledano" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000127438.39744.07" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118035v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(14)71283-2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267465v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247514v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tedong" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234758" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276671v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.0000360661.50765.80" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276569v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276564v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747164v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10454" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>