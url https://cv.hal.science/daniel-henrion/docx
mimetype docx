--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récepteurs des œstrogènes et vieillissement artériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+                <w:t xml:space="preserve">Juline Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+                <w:t xml:space="preserve">Mélissa Buscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Réthoré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralyne Proux</w:t>
+                <w:t xml:space="preserve">Morgane Davezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16120533⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (10), pp.729-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093513v1</w:t>
+                <w:t xml:space="preserve">hal-04754709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs des œstrogènes et vieillissement artériel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juline Marjollet</w:t>
+                <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Buscato</w:t>
+                <w:t xml:space="preserve">Christina Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Davezac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gosset</w:t>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (10), pp.729-736. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754709v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono and biallelic variants in HCN2 cause severe neurodevelopmental disorders</w:t>
               </w:r>
@@ -1142,12071 +1142,12753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+                <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215065v1</w:t>
+                <w:t xml:space="preserve">hal-05589905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynurenic Acid: A Novel Player in Cardioprotection against Myocardial Ischemia/Reperfusion Injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Baetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Kamel</w:t>
+                <w:t xml:space="preserve">Lucie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbelivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (10), pp.1381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph16101381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTPDase1/CD39 Ectonucleotidase Is Necessary for Normal Arterial Diameter Adaptation to Flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Laprise</w:t>
+                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242015038⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443969v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783732v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Dysregulated Expression of G Protein Coupled Receptors in Endocrine Tumors by Bioinformatics Analysis: Potential Drug Targets?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">NTPDase1/CD39 Ectonucleotidase Is Necessary for Normal Arterial Diameter Adaptation to Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laprise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11040703⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (20), pp.15038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242015038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695640v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Angiotensin-II-Induced Abdominal Aortic Aneurysm in Ldlr−/− Mice Points to Alteration of Nitric Oxide, Lipid, and Energy Metabolisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fouquet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (12), pp.6387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23126387⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814140v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Mitochondrial Opa1-Related Fusion in Mouse Promotes Endothelial Cell Dysfunction and Atherosclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jade Aurrière</w:t>
+                <w:t xml:space="preserve">Metabolomic Profiling of Angiotensin-II-Induced Abdominal Aortic Aneurysm in Ldlr−/− Mice Points to Alteration of Nitric Oxide, Lipid, and Energy Metabolisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11061078⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.6387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814149v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary information helps understand distinctive features of the angiotensin II receptors AT1 and AT2 in amniota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Guissouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), pp.e1009732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Altered Mitochondrial Opa1-Related Fusion in Mouse Promotes Endothelial Cell Dysfunction and Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chehaitly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Aurrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11061078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783742v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Richard</w:t>
+                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105542⟩</w:t>
+              <w:t xml:space="preserve">Future Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.238-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814145v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Khoury</w:t>
+                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
+              <w:t xml:space="preserve">Future Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.238-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215087v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of function of the maternal membrane oestrogen receptor ERα alters expansion of trophoblast cells and impacts mouse fertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
+                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.200683⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816336v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
+                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886183v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of Arginine 264 on ERα (Estrogen Receptor Alpha) Selectively Abrogates the Rapid Signaling of Estradiol in the Endothelium Without Altering Fertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa Buscato</w:t>
+                <w:t xml:space="preserve">Loss of function of the maternal membrane oestrogen receptor ERα alters expansion of trophoblast cells and impacts mouse fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Rusidzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314159⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (19), pp.dev200683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.200683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929719v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen Accelerates Endothelial Healing by Targeting ERα in Smooth Muscle Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.317062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040722v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting endothelial thioredoxin-interacting protein (TXNIP) protects from metabolic disorder-related impairment of vascular function and post-ischemic revascularisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
+                <w:t xml:space="preserve">Identification of Dysregulated Expression of G Protein Coupled Receptors in Endocrine Tumors by Bioinformatics Analysis: Potential Drug Targets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Suteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-019-09704-x⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11040703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02429278v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Medicinal Chemistry in Europe III, 27 (13), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391178v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Nitzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Benarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2019.04.034⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (3), pp.363-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344585v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIBISCUS: Hydroxychloroquine for the secondary prevention of thrombotic and obstetrical events in primary antiphospholipid syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Howard Amital</w:t>
+                <w:t xml:space="preserve">Mutation of Arginine 264 on ERα (Estrogen Receptor Alpha) Selectively Abrogates the Rapid Signaling of Estradiol in the Endothelium Without Altering Fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Adlanmerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanaëlle Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Zahreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Buscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.05.012⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.2143-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01936357v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new designed multiple ligands directed towards both peroxisome proliferator-activated receptor-γ and angiotensin II type 1 receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Tamoxifen Accelerates Endothelial Healing by Targeting ERα in Smooth Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Zahreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Davezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Buscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.082⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (12), pp.1473-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.317062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905470v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary antiphospholipid syndrome and antiphospholipid syndrome associated to systemic lupus: Are they different entities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Targeting endothelial thioredoxin-interacting protein (TXNIP) protects from metabolic disorder-related impairment of vascular function and post-ischemic revascularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Marquet de Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.027⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-019-09704-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833939v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02429278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Blanchard</w:t>
+                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903310v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of vascular expression of nucleoside triphosphate diphosphohydrolase-1/CD39 in hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Merot</w:t>
+                <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-017-9597-9⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2019.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01738043v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chemokine receptors is driven by mutations in the sodium binding site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hajer Guissouma</w:t>
+                <w:t xml:space="preserve">Primary antiphospholipid syndrome and antiphospholipid syndrome associated to systemic lupus: Are they different entities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Belizna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Stojanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem Cohen-Tervaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006209⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.739-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02145753v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Utero Exposure to Maternal Diabetes Is Associated With Early Abnormal Vascular Structure in Offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schinkovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00350⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690462v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane and Nuclear Estrogen Receptor Alpha Actions: From Tissue Specificity to Medical Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of new designed multiple ligands directed towards both peroxisome proliferator-activated receptor-γ and angiotensin II type 1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physrev.00024.2016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.334-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533249v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endothelial αENaC contributes to vascular endothelial function in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Fassot</w:t>
+                <w:t xml:space="preserve">Loss of vascular expression of nucleoside triphosphate diphosphohydrolase-1/CD39 in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tabiasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185319⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-017-9597-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618147v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01738043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bacterial Toxin with Analgesic Properties: Hyperpolarization of DRG Neurons by Mycolactone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vandeputte</w:t>
+                <w:t xml:space="preserve">Evolution of chemokine receptors is driven by mutations in the sodium binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruck Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Guissouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins9070227⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.e1006209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01582485v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02145753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Variation Approaches to the Evolution of Protein Families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">In Utero Exposure to Maternal Diabetes Is Associated With Early Abnormal Vascular Structure in Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Techniques in Biology &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2379-1764.1000250⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318884v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Microvascular Tone and Extracellular Matrix Contraction in the Regulation of Interstitial FluidHighlights</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIBISCUS: Hydroxychloroquine for the secondary prevention of thrombotic and obstetrical events in primary antiphospholipid syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Belizna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pregnolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Alijotas-Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Amital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307909⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.1153 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396748v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Lasting Microvascular Tone Alteration in Rat Offspring Exposed In Utero to Maternal Hyperglycaemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
+                <w:t xml:space="preserve">Membrane and Nuclear Estrogen Receptor Alpha Actions: From Tissue Specificity to Medical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146830⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (3), pp.1045-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00024.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264388v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial angiotensin receptors in dopaminergic neurons. Role in cell protection and aging-related vulnerability to neurodegeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Begoña Villar-Cheda</w:t>
+                <w:t xml:space="preserve">The endothelial αENaC contributes to vascular endothelial function in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tarjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Jeggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Martinez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.327⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0185319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399117v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+                <w:t xml:space="preserve">A Bacterial Toxin with Analgesic Properties: Hyperpolarization of DRG Neurons by Mycolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Byul Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel J Jouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins9070227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818418v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01582485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Role of P2Y6 UDP Receptor in Arteriolar Myogenic ToneHighlights</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ayer</w:t>
+                <w:t xml:space="preserve">Co-Variation Approaches to the Evolution of Protein Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruck Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307739⟩</w:t>
+              <w:t xml:space="preserve">Advanced Techniques in Biology &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2379-1764.1000250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396750v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loukas Papargyris</w:t>
+                <w:t xml:space="preserve">The angiotensin II type 2 receptor activates flow-mediated outward remodelling through T cells-dependent interleukin-17 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112 (1), pp.515 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvw172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385209v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01382460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Improved Flow-Mediated Outward Arterial Remodeling in Ovariectomized Rats with Hypertrophic Effect at High Dose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Niro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146148⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397222v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term active immunization with the second extracellular loop of human β1- or β3-adrenoceptors in thoracic aorta and mesenteric arteries in Lewis rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
+                <w:t xml:space="preserve">Resveratrol Improved Flow-Mediated Outward Arterial Remodeling in Ovariectomized Rats with Hypertrophic Effect at High Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420558v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Bris</w:t>
+                <w:t xml:space="preserve">Central Role of P2Y6 UDP Receptor in Arteriolar Myogenic ToneHighlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.1598-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396751v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the 12p12.1 renal cancer-susceptibility locus implicates BHLHE41</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy Myers</w:t>
+                <w:t xml:space="preserve">Effects of long-term active immunization with the second extracellular loop of human β1- or β3-adrenoceptors in thoracic aorta and mesenteric arteries in Lewis rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12098⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396749v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Myogenic Activation through Smooth Muscle Filamin A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+                <w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sènan M. Almeida d'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Papargyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399119v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01385209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The angiotensin II type 2 receptor activates flow-mediated outward remodelling through T cells-dependent interleukin-17 production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+                <w:t xml:space="preserve">Functional characterization of the 12p12.1 renal cancer-susceptibility locus implicates BHLHE41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Colli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Machiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvw172⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12098), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01382460v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Decreases TXNIP mRNA and Protein Nuclear Expressions With an Arterial Function Improvement in Old Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Arterial Myogenic Activation through Smooth Muscle Filamin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Arhatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glv071⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.2050-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399123v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Effects of the Endocrine Disruptor p,p’-DDT on Human Follitropin Receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Chantreau</w:t>
+                <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1510006⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (1), pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399120v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights into the Transmembrane Domain of the Thyrotropin Receptor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Gourdin</w:t>
+                <w:t xml:space="preserve">Resveratrol Decreases TXNIP mRNA and Protein Nuclear Expressions With an Arterial Function Improvement in Old Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bedarida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142250⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (6), pp.720-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glv071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318838v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Wetterwald</w:t>
+                <w:t xml:space="preserve">In Vitro Effects of the Endocrine Disruptor p,p’-DDT on Human Follitropin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grouleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (7), pp.991-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1510006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399131v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Directly Binds to Mitochondrial Complex I and Increases Oxidative Stress in Brain Mitochondria of Aged Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baron</w:t>
+                <w:t xml:space="preserve">Long Lasting Microvascular Tone Alteration in Rat Offspring Exposed In Utero to Maternal Hyperglycaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144290⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397213v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of movement detection and artifact removal during laser speckle contrast imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Role of Microvascular Tone and Extracellular Matrix Contraction in the Regulation of Interstitial FluidHighlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tedgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (9), pp.1742-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392048v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of flow-mediated outward remodeling in female rodents: respective roles of age, estrogens, and timing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+                <w:t xml:space="preserve">Mitochondrial angiotensin receptors in dopaminergic neurons. Role in cell protection and aging-related vulnerability to neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costa-Besada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Iglesias-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Perez-Costas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Villar-Cheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.114.303404⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10), pp.e2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01015758v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial toxin induces analgesia in buruli ulcer by targeting the angiotensin pathways.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Fenistein</w:t>
+                <w:t xml:space="preserve">Resveratrol Directly Binds to Mitochondrial Complex I and Increases Oxidative Stress in Brain Mitochondria of Aged Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.04.040⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01117565v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of the palmitoylation site of estrogen receptor α in vivo reveals tissue-specific roles for membrane versus nuclear actions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
+                <w:t xml:space="preserve">Molecular Insights into the Transmembrane Domain of the Thyrotropin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruck Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1322057111⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01015486v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated Arterial Calcification and Enhanced Myogenic Response Are Associated With Abcc6 Deficiency in a Mouse Model of Pseudoxanthoma Elasticum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Grimaud</w:t>
+                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.302943⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738627v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGEs breaking and antioxidant treatment improves endothelium-dependent dilation without effect on flow-mediated remodeling of resistance arteries in old Zucker diabetic rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
+                <w:t xml:space="preserve">Optimisation of movement detection and artifact removal during laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Signolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2840-13-55⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97C, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00956599v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of estrogens and age in flow-mediated outward remodeling of rat mesenteric resistance arteries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Disseminated Arterial Calcification and Enhanced Myogenic Response Are Associated With Abcc6 Deficiency in a Mouse Model of Pseudoxanthoma Elasticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00986.2013⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (5), pp.1045 - 1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.302943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01056594v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uterine and vascular actions of estetrol delineate a distinctive profile of estrogen receptor α modulation, uncoupling nuclear and membrane activation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Mutation of the palmitoylation site of estrogen receptor α in vivo reveals tissue-specific roles for membrane versus nuclear actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Adlanmerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201404112⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (2), pp.E283-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1322057111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118028v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01015486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase-2-derived prostanoids reduce inward arterial remodeling induced by blood flow reduction in old obese Zucker rat mesenteric arteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Mycobacterial toxin induces analgesia in buruli ulcer by targeting the angiotensin pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fenistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (7), pp.1565-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02347292v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of angiopoietin-like 4 on cerebrovascular and functional damages in ischaemic stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesage</w:t>
+                <w:t xml:space="preserve">Determinants of flow-mediated outward remodeling in female rodents: respective roles of age, estrogens, and timing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahena Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht153⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (6), pp.1281-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.114.303404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142789v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+                <w:t xml:space="preserve">AGEs breaking and antioxidant treatment improves endothelium-dependent dilation without effect on flow-mediated remodeling of resistance arteries in old Zucker diabetic rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Freidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2840-13-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00877607v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00956599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Involvement of Serum Response Factor in Pressure-Induced Myogenic Tone in Resistance Arteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
+                <w:t xml:space="preserve">Role of estrogens and age in flow-mediated outward remodeling of rat mesenteric resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahena Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Freidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300708⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00986.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738383v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Serum Response Factor Contributes To Decrease Vascular Muscular Tone and Arterial Stiffness in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Blanc</w:t>
+                <w:t xml:space="preserve">The uterine and vascular actions of estetrol delineate a distinctive profile of estrogen receptor α modulation, uncoupling nuclear and membrane activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Buscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.113.301076⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.1328-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201404112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460172v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow (shear stress)-mediated remodeling of resistance arteries in diabetes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768638v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00877607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective Involvement of Serum Response Factor in Pressure-Induced Myogenic Tone in Resistance Arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.339 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846220v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging role of G protein-coupled receptors in microvascular myogenic tone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inactivation of Serum Response Factor Contributes To Decrease Vascular Muscular Tone and Arterial Stiffness in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ait Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvs152⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (7), pp.1035-U149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.113.301076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01390585v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we need a selective angiotensin II type 2 receptor agonist?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyclooxygenase-2-derived prostanoids reduce inward arterial remodeling induced by blood flow reduction in old obese Zucker rat mesenteric arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.112.197046⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5-6), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768682v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AGE-breaker ALT-711 restores high blood flow-dependent remodeling in mesenteric resistance arteries in a rat model of type 2 diabetes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effects of angiopoietin-like 4 on cerebrovascular and functional damages in ischaemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed L. Freidja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Fassot</w:t>
+                <w:t xml:space="preserve">Thomas Mathivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+                <w:t xml:space="preserve">Berard Coqueran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db11-0750⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (47), pp.3657--3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768683v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human serum albumin improves endothelial dysfunction and survival during experimental endotoxemia: concentration-dependent properties.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e318211ff6e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10), pp.5849-5856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667390v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ankle brachial index and arterial remodeling in pseudoxanthoma elasticum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Saux</w:t>
+                <w:t xml:space="preserve">Emerging role of G protein-coupled receptors in microvascular myogenic tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Laher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2011.04.041⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (2), pp.223 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvs152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03275650v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme oxygenase-1 induction restores high-blood-flow-dependent remodeling and endothelial function in mesenteric arteries of old rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why do we need a selective angiotensin II type 2 receptor agonist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e32833db36e⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.616-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.112.197046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275612v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes mellitus abrogates erythropoietin-induced cardioprotection against ischemic-reperfusion injury by alteration of the RISK/GSK-3β signaling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">The AGE-breaker ALT-711 restores high blood flow-dependent remodeling in mesenteric resistance arteries in a rat model of type 2 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed L. Freidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahena Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-010-0130-3⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.1562-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db11-0750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03275646v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow (shear stress)-mediated remodeling of resistance arteries in diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed L. Freidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5-6), pp.173-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945534v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase-2 preserves flow-mediated remodelling in old obese Zucker rat mesenteric arteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.-J. Belin de Chantemèle</w:t>
+                <w:t xml:space="preserve">Heme oxygenase-1 induction restores high-blood-flow-dependent remodeling and endothelial function in mesenteric arteries of old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Freidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvp411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.102 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e32833db36e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390587v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficiency or blockade of angiotensin II type 2 receptor delays tumorigenesis by inhibiting malignant cell proliferation and angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+                <w:t xml:space="preserve">Diabetes mellitus abrogates erythropoietin-induced cardioprotection against ischemic-reperfusion injury by alteration of the RISK/GSK-3β signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehmat Ghaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Ducluzeau-Fieloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.25234⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.147 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-010-0130-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276565v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrogen sulfide on hemodynamics, inflammatory response and oxidative stress during resuscitated hemorrhagic shock in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Douay</w:t>
+                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bergaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/cc9257⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.439-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668446v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and cyclooxygenase 2-derived thromboxane A2 reduce angiotensin II type 2 receptor vasorelaxation in diabetic rat resistance arteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+                <w:t xml:space="preserve">Human serum albumin improves endothelial dysfunction and survival during experimental endotoxemia: concentration-dependent properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.109.140236⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (6), pp.1414-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e318211ff6e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275679v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero exposure to maternal diabetes impairs vascular expression of prostacyclin receptor in rat offspring.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Prince</w:t>
+                <w:t xml:space="preserve">Relationship between ankle brachial index and arterial remodeling in pseudoxanthoma elasticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db10-0311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (5), pp.1390 - 1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2011.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626166v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental hemodynamic and inflammatory effects of microparticles originating from septic rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species and cyclooxygenase 2-derived thromboxane A2 reduce angiotensin II type 2 receptor vasorelaxation in diabetic rat resistance arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-J. Belin de Chantemèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Burban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3181a00629⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.109.140236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267472v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant human activated protein C improves endotoxemia-induced endothelial dysfunction: a blood-free model in isolated mouse arteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Effects of hydrogen sulfide on hemodynamics, inflammatory response and oxidative stress during resuscitated hemorrhagic shock in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01133.2008⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (5), pp.R165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/cc9257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267493v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the cytoskeleton in flow (shear stress)-induced dilation and remodeling in resistance arteries.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In utero exposure to maternal diabetes impairs vascular expression of prostacyclin receptor in rat offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Duong van Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-008-0306-2⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (10), pp.2597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db10-0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00250143v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and Xanthine Oxidase Regulate Nitric Oxide and Reactive Oxygen Species Productions by Apoptotic Lymphocyte Microparticles in Endothelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heymes</w:t>
+                <w:t xml:space="preserve">Cyclooxygenase-2 preserves flow-mediated remodelling in old obese Zucker rat mesenteric arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (3), pp.516 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275688v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration in flow (shear stress)-induced remodelling in rat resistance arteries with aging: improvement by a treatment with hydralazine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Deficiency or blockade of angiotensin II type 2 receptor delays tumorigenesis by inhibiting malignant cell proliferation and angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvm055⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (10), pp.2279-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390572v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes severely impairs structural and functional adaptation of rat resistance arteries to chronic changes in blood flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Maquignau</w:t>
+                <w:t xml:space="preserve">Detrimental hemodynamic and inflammatory effects of microparticles originating from septic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satar Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvn338⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.2045 - 2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3181a00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00344939v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notch3 is a major regulator of vascular tone in cerebral and tail resistance arteries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+                <w:t xml:space="preserve">Recombinant human activated protein C improves endotoxemia-induced endothelial dysfunction: a blood-free model in isolated mouse arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Sennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.171751⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (1), pp.H277 - H282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01133.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00326627v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brau</w:t>
+                <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and Xanthine Oxidase Regulate Nitric Oxide and Reactive Oxygen Species Productions by Apoptotic Lymphocyte Microparticles in Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Agouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Carusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mastronardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (7), pp.5028 - 5035</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171740v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the NO-pathway and matrix metalloprotease-9 in high blood flow-induced remodeling of rat resistance arteries.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Role of the cytoskeleton in flow (shear stress)-induced dilation and remodeling in resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000254684.80662.44⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (5), pp.451-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-008-0306-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00136211v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00250143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical role of angiotensin II type 2 receptors in resistance arteries of old rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Alteration in flow (shear stress)-induced remodelling in rat resistance arteries with aging: improvement by a treatment with hydralazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.106.085035⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.600-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvm055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00145263v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired vascular mechanotransduction in a transgenic mouse model of CADASIL arteriopathy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes severely impairs structural and functional adaptation of rat resistance arteries to chronic changes in blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Maquignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.STR.0000149949.92854.45⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvn338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137196v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of RhoA/Rho kinase pathway in myogenic tone in the rabbit facial vein.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Notch3 is a major regulator of vascular tone in cerebral and tail resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Belin de Chantemèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000164582.63421.2d⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (12), pp.2216-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.171751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00131014v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00326627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Baron</w:t>
+                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.354-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High blood pressure reduction reverses angiotensin II type 2 receptor-mediated vasoconstriction into vasodilation in spontaneously hypertensive rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert E. Widdop</w:t>
+                <w:t xml:space="preserve">Paradoxical role of angiotensin II type 2 receptors in resistance arteries of old rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000156503.62815.48⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (1), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.106.085035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00134941v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00145263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of dystrophin in mice reduces NO-dependent vascular function and vascular density: total recovery after a treatment with the aminoglycoside gentamicin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Key role of the NO-pathway and matrix metalloprotease-9 in high blood flow-induced remodeling of rat resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24 (4), pp.671-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000118683.99628.42⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.317-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000254684.80662.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137218v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00136211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase involvement in thromboxane-dependent contraction in rat mesenteric resistance arteries.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manlio Bolla</w:t>
+                <w:t xml:space="preserve">Impaired vascular mechanotransduction in a transgenic mouse model of CADASIL arteriopathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong You</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Pierre Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Domenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maciazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C. Levy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Levy-Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000127438.39744.07⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (1), pp.113-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.STR.0000149949.92854.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137179v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Involvement of RhoA/Rho kinase pathway in myogenic tone in the rabbit facial vein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard I. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loufrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (5), pp.974-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000164582.63421.2d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00131014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High blood pressure reduction reverses angiotensin II type 2 receptor-mediated vasoconstriction into vasodilation in spontaneously hypertensive rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Widdop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (8), pp.1006-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000156503.62815.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00134941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96, pp.1152-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence of dystrophin in mice reduces NO-dependent vascular function and vascular density: total recovery after a treatment with the aminoglycoside gentamicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (4), pp.671-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.ATV.0000118683.99628.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclooxygenase involvement in thromboxane-dependent contraction in rat mesenteric resistance arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manlio Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Levy-Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (6), pp.1264-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000127438.39744.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Matrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 103 (6), pp.864-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.CIR.103.6.864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00135482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13216,341 +13898,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Leigh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of an auxilliary subunit of voltage-gated Na+ channels in endothelial functions: is NaVβ3, a novel actor of vascular mechanosignaling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13569,560 +14251,560 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0218: The uterine and vascular actions of estetrol delineate an original distinctive profile of estrogen receptor α modulation, uncoupling nuclear and membrane activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie J Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(14)71283-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, docking studies, and evaluation of losartan derivatives with potential dual activity at angiotensine II type 1 receptor and Peroxisome Proliferator Activated Receptor gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress of the European Association for Chemical and Molecular Sciences, EuCheMS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dérivés du losartan à double activité antagoniste des récepteurs de l'angiotensine II et agonistes des PPAR-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32èmes Journées de l'Hypertension Artérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.CO-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrimental hemodynamic and inflammatory effects of microparticles originating from septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satar Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Congress of the European-Society-of-Intensive-Care-Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14132,51 +14814,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in response to a chronic hypertensive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14228,51 +14910,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14282,997 +14964,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ion channel meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sète, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloroglucinol : a simple core for new anti-AGEs derivatives - synthesis, anti-AGEs activity and RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Bodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-AGEs phloroglucinol derivatives. Synthesis, anti-AGEs and vaso-activity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICT 2012 - Interfacing Chemical Biology and Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying the vasorelaxant effect induced by Anacardium occidentale L. leaf fraction in rat small resistance mesenteric arteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Blockade of angiotensin II type 2 receptor delays early tumorigenesis by inhibiting tumor cell proliferation and angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International Congress and Annual Meeting of the Society for Medicinal Plant Research and Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1234758⟩</w:t>
+              <w:t xml:space="preserve">The 14 th Annual Meeting of the European Council for Cardiovascular Research (ECCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. LIPPINCOTT WILLIAMS &amp; WILKINS, 54, pp.1183, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.hyp.0000360661.50765.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247514v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of angiotensin II type 2 receptor delays early tumorigenesis by inhibiting tumor cell proliferation and angiogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Mechanisms underlying the vasorelaxant effect induced by Anacardium occidentale L. leaf fraction in rat small resistance mesenteric arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tedong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14 th Annual Meeting of the European Council for Cardiovascular Research (ECCR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.hyp.0000360661.50765.80⟩</w:t>
+              <w:t xml:space="preserve">55th International Congress and Annual Meeting of the Society for Medicinal Plant Research and Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Genève, Switzerland. Planta Medica, 75 (09), p. - 1017, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1234758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276671v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition pour retarder l'initiation tumorale de cellules cancereuses chez un mammifère à risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Composition Containing an Angiotensin Ii at2 Receptor Antagonist, Intended for Slowing Cancer Cell Tumor Initiation in a High-Risk Mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276569v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Containing an Angiotensin Ii at2 Receptor Antagonist, Intended for Slowing Cancer Cell Tumor Initiation in a High-Risk Mammal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Composition pour retarder l'initiation tumorale de cellules cancereuses chez un mammifère à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276564v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle de surcharge cardio-vasculaire de calcium : réactivité vasculaire et effets des inhibiteurs de l'enzyme de conversion de l'angiotensine I et des inhibiteurs de flux calciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991NAN10454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId540"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15419,51 +16101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05371136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Turnaturi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck l'Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boy&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Marjollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Buscato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Davezac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gosset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbelivien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16101381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05443969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Drouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laprise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03695640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11040703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chehaitly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11061078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Guissouma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rusidz&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200683" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Adlanmerini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chana&#235;lle Febrissy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Zahreddine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Smirnova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.317062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Domingues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson-Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marquet de Rouge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dizier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-019-09704-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pregnolato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Alijotas-Reig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Amital" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.05.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVX285P0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Stojanovich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Cohen-Tervaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fassot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01738043v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delneste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-017-9597-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruck Taddese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Deniaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006209" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04690462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00350" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00024.2016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tarjus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maase" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Jeggle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martinez-Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185319" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Byul Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J Jouny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ricard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeputte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9070227" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2379-1764.1000250" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307909" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146830" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valenzuela" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa-Besada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iglesias-Gonzalez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perez-Costas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Villar-Cheda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.327" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307739" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146148" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420558v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaudon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lalanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jagu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2016.09.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNWTH23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Colli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Machiela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jessop" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Myers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399119v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01382460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw172" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bedarida" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399120v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grouleff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourdin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chantreau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142250" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144290" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Signolet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.09.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahena Tarhouni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.114.303404" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322057111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738627v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kauffenstein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Corre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vessieres" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grimaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302943" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Freidja" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-55" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056594v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Freidja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00986.2013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118028v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404112" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347292v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2013.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142789v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berard Coqueran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht153" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fassot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300708" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460172v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Labat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mericskay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Aissa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.113.301076" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Freidja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matrougui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs152" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768682v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.112.197046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768683v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0750" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667390v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kremer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e318211ff6e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Saux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2011.04.041" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275612v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32833db36e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275646v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmat Ghaboura" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau-Fieloux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-010-0130-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F384D6BB82B10A30BA7E199A637CA3F10D3ACF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390587v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp411" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276565v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25234" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668446v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ganster" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9257" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275679v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.109.140236" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626166v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Perret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0311" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267472v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satar Mortaza" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Martinez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3181a00629" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267493v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecompte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01133.2008" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00250143v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0306-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275688v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mostefai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouni" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Carusio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mastronardi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heymes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390572v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm055" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344939v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maquignau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn338" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00326627v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.171751" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136211v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dumont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000254684.80662.44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145263v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.106.085035" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137196v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubroca" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacombe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maciazek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000149949.92854.45" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131014v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong You" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard I. L&#233;vy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000164582.63421.2d" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134941v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Widdop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000156503.62815.48" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137218v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000118683.99628.42" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137179v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Bolla" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Levy-Toledano" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000127438.39744.07" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118035v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(14)71283-2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267465v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247514v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tedong" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234758" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276671v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.0000360661.50765.80" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276569v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276564v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747164v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10454" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05371136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Turnaturi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck l'Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boy&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Marjollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Buscato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Davezac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbelivien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16101381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05443969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Drouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laprise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Guissouma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009732" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chehaitly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11061078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rusidz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200683" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03695640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11040703" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Adlanmerini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chana&#235;lle Febrissy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Zahreddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Smirnova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.317062" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Domingues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson-Vidal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marquet de Rouge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dizier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-019-09704-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Stojanovich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Cohen-Tervaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fassot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01738043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delneste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-017-9597-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruck Taddese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Deniaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04690462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00350" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pregnolato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Alijotas-Reig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Amital" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.05.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVX285P0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00024.2016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tarjus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maase" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Jeggle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martinez-Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185319" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Byul Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J Jouny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ricard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeputte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9070227" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pel&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2379-1764.1000250" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01382460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw172" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146148" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307739" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaudon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lalanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jagu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2016.09.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNWTH23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Colli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Machiela" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jessop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Myers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12098" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bedarida" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vibert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv071" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grouleff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourdin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauchard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chantreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146830" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396748v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307909" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valenzuela" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa-Besada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iglesias-Gonzalez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perez-Costas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Villar-Cheda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.327" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144290" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318838v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142250" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S61P6VSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Signolet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.09.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738627v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kauffenstein" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Corre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vessieres" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grimaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302943" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015486v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322057111" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01015758v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahena Tarhouni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.114.303404" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Freidja" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-55" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Freidja" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00986.2013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118028v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404112" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738383v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fassot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300708" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460172v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Labat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mericskay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Aissa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Blanc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.113.301076" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2013.03.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berard Coqueran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht153" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390585v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matrougui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs152" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768682v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.112.197046" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768683v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Freidja" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0750" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768638v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275612v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32833db36e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmat Ghaboura" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau-Fieloux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-010-0130-3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F384D6BB82B10A30BA7E199A637CA3F10D3ACF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667390v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kremer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e318211ff6e" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275650v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Saux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2011.04.041" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275679v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Belin de Chantem&#232;le" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.109.140236" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668446v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ganster" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9257" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626166v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Perret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0311" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp411" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25234" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267472v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satar Mortaza" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3181a00629" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267493v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecompte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01133.2008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275688v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mostefai" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouni" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Carusio" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mastronardi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heymes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00250143v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0306-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390572v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm055" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344939v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maquignau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn338" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00326627v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.171751" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145263v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dumont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.106.085035" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136211v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000254684.80662.44" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137196v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubroca" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacombe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maciazek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000149949.92854.45" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131014v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong You" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard I. L&#233;vy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000164582.63421.2d" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134941v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Widdop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000156503.62815.48" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137218v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000118683.99628.42" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137179v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Bolla" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Levy-Toledano" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000127438.39744.07" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118035v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(14)71283-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267465v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276671v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.0000360661.50765.80" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247514v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tedong" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234758" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276564v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276569v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747164v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10454" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>