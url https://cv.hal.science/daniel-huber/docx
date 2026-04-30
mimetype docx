--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -394,247 +394,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On [voice] and/versus [spread glottis] in the Leiden model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Balogné Bérces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Linguistica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 ((4)), pp. 444-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On khw-f alternations in Bangkok Thai and other Tai languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon-Khmer Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp. 155-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the chronology of the changes to Proto-Tai initial *pl-, *ml-, *kl- clusters in Northern Tai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Linguisque-Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 ((2)), pp.129-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985207v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-00985209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A likvida+/x/ csoportok az óangolban és a pótlónyúlás [Les groupes de /l r/ + /x/ en vieil anglais et l'allongement compensatoire]</w:t>
               </w:r>
@@ -1474,178 +1474,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phonological aspects of the Longman Communication 3000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth International Symposium on the Acquisition of Second Language Speech (New Sounds 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A germán és újlatin nyelvek laringális kölcsönhatása [L'interaction laryngale des langues germaniques et latines]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérces Katalin Balogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nyelvelmélet és kontaktológia [Théorie de langage et contactologie]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Piliscsaba, Hungary. pp. 57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985469v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00985270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interaction of velars and labials</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985196v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balogn&#233; B&#233;rces" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/cel-02074804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rces Katalin Balogn&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781474467018-012/html?lang=en&amp;amp;srsltid=AfmBOorSSwagiaF59EsT_4XIIoZUhHAhTTzrfeFE7sEUEfDaZHpgYWBB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474467018-012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01408667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/cel-02074795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985196v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balogn&#233; B&#233;rces" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/cel-02074804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rces Katalin Balogn&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781474467018-012/html?lang=en&amp;amp;srsltid=AfmBOorSSwagiaF59EsT_4XIIoZUhHAhTTzrfeFE7sEUEfDaZHpgYWBB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474467018-012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01408667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00985095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00979914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/cel-02074795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>