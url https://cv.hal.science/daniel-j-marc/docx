--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -126,871 +126,1160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Image (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagramme pollinique de la tourbière de Mourèze, commune de Sousceyrac de Quercy (46).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollen diagram of the Mourèze peat bog, commune of Sousceyrac de Quercy (46). Author: Gilbert Vienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579721v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tourbières du Lot, apport pluridisciplinaire à la connaissance d’un patrimoine naturel remarquable et éléments pour sa conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partages d'expériences sur les compensations : le point de vue du Conservatoire d'Espaces naturels d'Occictanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la compensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Droit de l'Environnement, Université Toulouse Capitole, Science Po Toulouse, IEJ UC-LASSP, Jan 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat thématique « Nos modes de gestion des espaces naturels en question ? » - Présentation des problématiques de gestion des espaces naturels auxquelles le CSRPN est confronté, incluant les sous-thèmes « définition des aires protégées » et « quel degré d’intervention acceptable ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sourp</w:t>
+                <w:t xml:space="preserve">A la recherche de Walckenaeria pyrenaea (Denis, 1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance pleinière du CSRPN Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSRPN Occitanie, Sep 2024, Nîmes (Gard), France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'Association Française d’Arachnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Arachnologie, Oct 2024, Saint-Front, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791488v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’ADN environnemental à la conservation de la biodiversité.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris Lang</w:t>
+                <w:t xml:space="preserve">Débat thématique « Nos modes de gestion des espaces naturels en question ? » - Présentation des problématiques de gestion des espaces naturels auxquelles le CSRPN est confronté, incluant les sous-thèmes « définition des aires protégées » et « quel degré d’intervention acceptable ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sourp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan R. Michaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres naturalistes d’Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oc'Nat, union des naturalistes d'Occitanie, Mar 2024, Gruissan, France</w:t>
+              <w:t xml:space="preserve">Séance pleinière du CSRPN Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSRPN Occitanie, Sep 2024, Nîmes (Gard), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791453v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie financière et projets transfrontaliers : vers une concrétisation pour les lacs d’altitude. Table ronde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions de l’ADN environnemental à la conservation de la biodiversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan R. Michaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres internationales biodiversité des lacs des Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Lac des Pyrénées - Conservatoire botanique national des Pyrénées et de Midi-Pyrénées, May 2024, Loudenvielle, France</w:t>
+              <w:t xml:space="preserve">2e Rencontres naturalistes d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oc'Nat, union des naturalistes d'Occitanie, Mar 2024, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791467v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de Walckenaeria pyrenaea (Denis, 1952)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie financière et projets transfrontaliers : vers une concrétisation pour les lacs d’altitude. Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'Association Française d’Arachnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d’Arachnologie, Oct 2024, Saint-Front, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres internationales biodiversité des lacs des Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Lac des Pyrénées - Conservatoire botanique national des Pyrénées et de Midi-Pyrénées, May 2024, Loudenvielle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791498v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques régionales relatives aux vieilles forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance pleinière du CSRPN Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSRPN Occitanie, Sep 2023, Banyuls sur-mer, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de connaissance et valorisation du foncier d’EDF Hydro SO. Adaptation de la gestion du foncier selon les enjeux locaux : de l’étude à la mise en pratique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vachon</w:t>
+                <w:t xml:space="preserve">Acquisition de connaissance et valorisation du foncier d’EDF Hydro SO. Adaptation de la gestion du foncier selon les enjeux locaux : de l’étude à la mise en pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Biodiversité et Hydroélectricité dans le Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Biodiversité et Hydroélectricité dans le Sud-Ouest.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electricité de France, Centre d’Ingénierie Hydraulique, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347764v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de connaissance et valorisation du foncier d’EDF Hydro SO. Adaptation de la gestion du foncier selon les enjeux locaux : de l’étude à la mise en pratique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vachon</w:t>
+                <w:t xml:space="preserve">Acquisition de connaissance et valorisation du foncier d’EDF Hydro SO. Adaptation de la gestion du foncier selon les enjeux locaux : de l’étude à la mise en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Biodiversité et Hydroélectricité dans le Sud-Ouest.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electricité de France, Centre d’Ingénierie Hydraulique, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Biodiversité et Hydroélectricité dans le Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791423v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des “Vieilles Forêts” des Pyrénées : définition et conservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GEODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GEODE, Université de toulouse Jean Jaurès, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1000,1475 +1289,1475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue du Conservatoire d'espaces naturels d'Occitanie. Retour sur 30 ans de mise en œuvre de mesures compensatoires, avancées et voies d’amélioration possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (99), pp.75-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dv.099.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une liste régionale catégorisée d’espèces exotiques envahissantes et pistes d’utilisation pour les gestionnaires d’espaces naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pontcharraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2023a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de Juniperus oxycedrus subsp. badia dans les Pyrénées-Orientales (66), Occitanie, France : implications possibles en termes de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société d'histoire naturelle de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hors série, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la Présence de Xenostrongylus deyrollei Jacquelin du Val, 1860 en Haute-Garonne (Coleoptera, Nitidulidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE. Revue de l'Association Roussillonnaise d'Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXII (1), pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la Présence de Xenostrongylus deyrollei Jacquelin du Val, 1860 (Coleoptera, Nitidulidae) en Haute-Garonne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE. Revue de l'Association Roussillonnaise d'Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive agriculture as the main limiting factor of the otter's return in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Defos Du Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 279, pp.109927. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desman des Pyrénées (Galemys pyrenaicus É. Geoffroy Saint-Hilaire, 1811) 2011-2018 : bilan et retours d’expérience sur huit années de capture dans les Pyrénées françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Étude comparative de la densité et du déplacement des Desmans des Pyrénées Galemys pyrenaicus (É. Geoffroy Saint-Hilaire, 1811) par une méthode non invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Pigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04788201v1</w:t>
+                <w:t xml:space="preserve">hal-04788191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de la densité et du déplacement des Desmans des Pyrénées Galemys pyrenaicus (É. Geoffroy Saint-Hilaire, 1811) par une méthode non invasive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Desman des Pyrénées (Galemys pyrenaicus É. Geoffroy Saint-Hilaire, 1811) 2011-2018: bilan et retours d’expérience sur huit années de capture dans les Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Némoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17, pp.233-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a17⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347447v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desman des Pyrénées (Galemys pyrenaicus É. Geoffroy Saint-Hilaire, 1811) 2011-2018: bilan et retours d’expérience sur huit années de capture dans les Pyrénées françaises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Desman des Pyrénées (Galemys pyrenaicus É. Geoffroy Saint-Hilaire, 1811) 2011-2018 : bilan et retours d’expérience sur huit années de capture dans les Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.35-47. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2021a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347755v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de la densité et du déplacement des Desmans des Pyrénées Galemys pyrenaicus (É. Geoffroy Saint-Hilaire, 1811) par une méthode non invasive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Étude comparative de la densité et du déplacement des Desmans des Pyrénées Galemys pyrenaicus (É. Geoffroy Saint-Hilaire, 1811) par une méthode non invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Pigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2021, 17, pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2021a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788191v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion pour la biodiversité ? Réflexions sur les méthodes de hiérarchisation et leurs conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.17-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.6502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion pour la biodiversité ? Réflexions sur les méthodes de hiérarchisation et leurs conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.17-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.6502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current genetic admixture between relictual populations might enhance the recovery of an elusive carnivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Pigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Caublot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Giralda-Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (5), pp.1133-1148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-019-01199-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2536,51 +2825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD813F54"/>
+    <w:nsid w:val="8DC90E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-j-marc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3851-8916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564322v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sourp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambec&#232;des" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vachon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.099.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Enjalbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessieur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steinmetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Trichet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Poncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;moz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Pigneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Poncet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caublot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Giralda-Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01199-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-j-marc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3851-8916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582216v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Vienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579721v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sourp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambec&#232;des" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fleury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vachon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.099.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Enjalbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessieur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steinmetz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Trichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Pigneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Poncet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;moz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caublot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Giralda-Carrera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01199-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>