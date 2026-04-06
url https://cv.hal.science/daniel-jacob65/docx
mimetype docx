--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Jacob </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de projets de développement en (bio)informatique & expert en calculs scientifiques. Chargé de la conception d'outils (bio)informatiques et/ou de méthodes originales pour améliorer l’exploitation des données issues de la plateforme, en particulier pour quantifier l’information qu’elles contiennent et faciliter leur interprétation (data processing et data mining). Développement et/ou du déploiement de solutions permettant l'exploration (data explorer), la visualisation (data visualisation) et l'accessibilité des données (open data, FAIR).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-jacob65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6687-7169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085566683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR Analysis of Wine Metabolites: Method Development and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Kurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31010065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Workflow for Modelling of 1 H to 13 C Polarization Transfer Kinetics Using Solid‐State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondeau-Mouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.70090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite quantification data based on 1H-NMR profiling of eggplant or pepper fruit during its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.337. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-024-06996-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimata Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (365), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelaure Damont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, Validation, and Use of 1H-NMR Spectroscopy for Evaluating the Quality of Acerola-Based Food Supplements and Quantifying Ascorbic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourafai-Aziez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (17), pp.5614. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27175614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Metabolomics and Molecular Phylogenetics of Melon (Cucumis melo, Cucurbitaceae) Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaph Aharoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9050093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Capuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cascante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.giy149. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing 1D 1H-NMR profiling of plant samples for high throughput analysis: extract preparation, standardization, automation and spectra processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Botana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota in rainbow trout, Oncorhynchus mykiss, fed diets with different levels of fish-based and plant ingredients: A correlative approach with some plasma metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Joël Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.1563-1576. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anu.12793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nmrML: a community supported open data standard for the description, storage, and exchange of NMR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (1), pp.649-656. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: a graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-017-1178-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolism as studied by NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102-103, pp.61-97. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza M. Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Billiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.Journal no. 11306. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Billiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.1598-1599. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0822-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1457-1466. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient spectra processing method for metabolite identification from (1)H-NMR metabolomics data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405, pp.5049-5061. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6852-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaBase-the wiki-database of biological databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan M. Bolser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungsam Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.D1250-D1254. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr1099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interoperable bioscience data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rocca-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11:104, pp.10.1186/1471-2229-11-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma mycoides, from &amp;quot;mycoides Small Colony&amp;quot; to &amp;quot;capri&amp;quot;. A microevolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woubit Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.114 : 1-19. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.104. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic and proteomic analyses of two Mycoplasma agalactiae strains: clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S. Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.86. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H NMR, GC−EI-TOFMS, and data set correlation for fruit metabolomics: application to spatial metabolite analysis in melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (8), pp.2884-2894. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac9001996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on arginine for Mycoplasma hominis: clues from its minimal genome and comparison with other human urogenital mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000677. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision requirements for space-based data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Decola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Randerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D10), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being pathogenic, plastic, and sexual while living with a nearly minimal bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartigue Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (5), pp.e75. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning-in-place coupled with membrane regeneration for re-using caustic soda solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (3), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of human genes implicated in epidermal barrier function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mattiuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mf Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (6), pp.573 - 587. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (6), pp.573-587. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strength of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (6), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strenght of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goudedranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.555-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey drainage during soft cheeses manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Famelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goudedranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.573-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH at renneting, casein concentration and ionic strength of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH and renneting, casein concentration and ionic strength of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goudedranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of bovine trypsin inhibition by beta-casein N-terminal fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Guenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5-6), pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggot, outil de catalogage des données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN métabolomique, aliments et nutrition : quelques exemples de la plateforme Métabolome-MetaboHUB -Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique : La Résonance Magnétique Nucléaire dans tous ses états….</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR370 QuaPA et PF AgroResonance, INRAE, Jun 2021, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyp21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated fruit model toolkit: combining fruit biophysical processes with central carbon metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies and Management for Innovative Greenhouses: GreenSys2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics workflow for quality and effect assessment of alternative plant-based diets in rainbow trout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes JS du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of NMR applications in metabolite profiling of small molecules for plant metabolism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Plant Spectroscopy Conference (IPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics at Bordeaux Metabolome Facility: 4 short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Franco-Israeli Symposium in Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rehovot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR principles, an new opportunity to improve the data lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ado2019 : journée thématique sur les autorités de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dayre - CNRS ENSEEIHT-IRIT, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf marker metabolites for low nitrogen stress in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia Rosauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metabolomics approaches for quality assessment of plant-based diet in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology usage in Omics Standards Initiatives: Pros and Cons of enriching XML data formats with controlled vocabulary terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODLS 2014 – Ontologies and Data in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERVA: a novel method of binning, allowing chemical information to be highlighted, from 1H-NMR metabolics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et stockage des données numériques de MetaboHub dans le contexte des initiatives européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée scientifique de MétaboHUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villevave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP3 Bioinformatics Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée scientifique de MétaboHUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils informatiques pour le traitement et l'analyse des données en RMN-1H, dans un contexte d'expériences métabolomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTIC workshop: A bioinformatics environment for proteome data validation, analysis and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics seminar 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux metabolome-fluxome facility (PMFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation of 1H-NMR and GC-EI-TOF-MS profiling data reveals significant spatial localisations and metabolite gradients in Charentais melon fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : Base de Données Métabolomiques dédiée au végétal et outils d’intégration, de visualisation et de traitement statistique de profils RMN 1H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée scientifique du réseau RMN aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of Mycoplasma hominis and comparison with the minimal bacterial genomes of the human pathogens, M. genitalium and Ureaplasma parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">108. General meeting of the American Society for Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into genome plasticity of the wine-making bacterium Oenococcus oeni strain ATCC BAA-1163 by decryption of its whole genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Granvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diliana Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Egmond aan Zee, Netherlands. pp.A047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but dynamic genomes: evidences for massive horizontal gene transfer between ruminant pathogenic mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomes 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Francophone de Mycoplasmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre francophone de mycoplasmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the human urogenital mycoplasma, Mycoplasma hominis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Avenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics resources for the study of plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaboP: a French initiative supported by Génoplante for the development of analytical and bioinformatic tools for plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Noctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome-Fluxome facility at the Plant Systems Biology Institute in Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartigue Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fourloubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Métabolome à l'IFR 103 Biologie Végétale Intégrative de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil informatique générique pour le stockage et le data-mining de données de métabolome de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une plate-forme de filtration tangentielle : le placement de pôles comme stratégie de mise au point des régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d'un exemple d'utilisation du logiciel Acsyde en vue de la synthèse de différents régulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeRy-B, a Metabolomic Database and Knowledge Base for Exploring Plant Primary Metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolism : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer Science+Business Media, 2014, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-661-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnmrQuant1D: a package dedicated to 1D proton NMR quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 JS RFMF - Juin 2025 - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow : A graphical and interactive tool dedicated to batch processing of 1D spectra for NMR based metabolomics, qNMR analysis and ssNMR kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of correction factors to quantify different compounds with a standardised method to analyze wine in NMR metabolomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Kurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow : A graphical and interactive tool dedicated to batch processing of 1D spectra for NMR based metabolomics and qNMR analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of signal processing obtained by 1H→13C polarization transfer to better characterize water structuring in biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR profiling of eggplant and pepper fruits during their development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized method for metabolite analysis by NMR to assess wine authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Homobono Brito de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Berrehail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. OIV 2024, 2024, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/IMGGSIME⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggot : Designed to foster good data management, with « data sharing » in mind.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Linked Data at INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomics to explore compositional changes in grape berry under heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a MetaboHUB 2.0 inter-laboratory test on 1D 1H NMR metabolite quantification of a synthetic urine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFLOW: A graphical and interactive tool dedicated to 1D spectra processing for plant NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions of a revisited protocol for 1D 1H-NMR profiling of plant samples from extract preparation to spectra processing. Preliminary results of an inter laboratory experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Botana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P34, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: A graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter laboratory comparison of a revisited protocol for 1D 1H-NMR profiling of plant samples from extract preparation to spectra processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Botana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: An easy GUI tool dedicated to 1D NMR spectra processing (1H & 13C) for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P24, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERODE: nuclEAR MagnEtic Resonance prOfiles DatabasE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for marker metabolites of crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a plant cell suspension culture of Vitis vinifera: biomass composition assessment before C13-metabolic flux analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une annotation RMN 1D et 2D ciblée à partir de matrices de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nmrML: an XML-based open standard for NMR data storage and exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2014 - 10. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tsuruoka, Japan. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Database: from data model to web interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques de spectres de RMN 1D et 2D de composés de référence pour la métabolomique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboLights: Metabolomics data repository and the role of COSMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza M. Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and application of reference MS spectral database for metabolite profiling and matrix annotation of plant organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERVA method for 1H-NMR metabolomics data: a novel binning strategy highlighting chemical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des profils métabolomiques au cours du développement du mésocarpe et de la graine du fruit de palmier à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. p. 89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma agalactiae Genome: Evidence for Massive Horizontal Gene Transfer Between Pathogenic, Ruminant Mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genomic, proteomic, NMR and physiological study to understand salt stress response in Propionibacterium freudenreichii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RMN Biologique et les Enjeux du Vivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de métadonnées pour les espaces de stockages de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique d'Environnement Virtuel (GAEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the growth of tomato fruits based on enzyme activity profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jupyterhub-vm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:89e8abde38263ed3d0fa93f969255cc5354462cd;origin=https://github.com/inrae/jupyterhub-vm;visit=swh:1:snp:fbd66d5b6b4c20cea53035cabe2fff1310846bf0;anchor=swh:1:rev:c5a65c57f08239cfd912af09742ad4c07a03b8cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggot-SSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f43dc1dbb40d19d3d15380322430ee68efbd1c47;origin=https://github.com/djacob65/maggot-sso;visit=swh:1:snp:407ff1bc723c3f1b9fbd56fe9ad528e2525832b5;anchor=swh:1:rev:7953784d0fefa78f0e5a2157901ff9b0d3aee14e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based cross-polarization kinetics modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:887b9f7881d749f12106949b3ee162ac6400efba;origin=https://forge.inrae.fr/sk8/sk8-apps/transform/ssnmr;visit=swh:1:snp:b762fc7f4b41c01d3b710d7e96f76042271611e7;anchor=swh:1:rev:c0af0212f3312748c1538a52d6b7ed119f4986df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnmrQuant1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cd961a562c62cca245ed709d30421a817e4b0357;origin=https://github.com/djacob65/RnmrQuant1D;visit=swh:1:snp:dff557a5047b6e4504e553afb9289162fda5600b;anchor=swh:1:rev:ec09013ec1423f1fcc173e444debc77b197fc09e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Management Tool for Data Storage spaces (Maggot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODAM - Open Data for Access and Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:37923599d61c7a67a85e2648b83689066fab966d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7aee33a17ae9b018b59d840574936908d563808d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State NMR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial / Documentation on the RnmrQuant1D package - v1.10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Workflow for Modelling of 1 H to 13 C Polarization Transfer Kinetics using Solid-State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on using NMRProcFlow to produce the polarization transfer kinetics matrix in Solid-State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document for adding numbered structures into PeakForest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioStatFlow -Statistical Analysis Workflow for &amp;quot;Omics&amp;quot; Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: A graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Jacob </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de projets de développement en (bio)informatique & expert en calculs scientifiques. Chargé de la conception d'outils (bio)informatiques et/ou de méthodes originales pour améliorer l’exploitation des données issues de la plateforme, en particulier pour quantifier l’information qu’elles contiennent et faciliter leur interprétation (data processing et data mining). Développement et/ou du déploiement de solutions permettant l'exploration (data explorer), la visualisation (data visualisation) et l'accessibilité des données (open data, FAIR).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-jacob65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6687-7169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085566683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR Analysis of Wine Metabolites: Method Development and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Kurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31010065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Workflow for Modelling of 1 H to 13 C Polarization Transfer Kinetics Using Solid‐State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondeau-Mouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.70090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite quantification data based on 1H-NMR profiling of eggplant or pepper fruit during its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.337. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-024-06996-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimata Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (365), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, Validation, and Use of 1H-NMR Spectroscopy for Evaluating the Quality of Acerola-Based Food Supplements and Quantifying Ascorbic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourafai-Aziez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (17), pp.5614. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27175614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelaure Damont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Metabolomics and Molecular Phylogenetics of Melon (Cucumis melo, Cucurbitaceae) Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaph Aharoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9050093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Capuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cascante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.giy149. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing 1D 1H-NMR profiling of plant samples for high throughput analysis: extract preparation, standardization, automation and spectra processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Botana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota in rainbow trout, Oncorhynchus mykiss, fed diets with different levels of fish-based and plant ingredients: A correlative approach with some plasma metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Joël Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.1563-1576. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anu.12793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nmrML: a community supported open data standard for the description, storage, and exchange of NMR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (1), pp.649-656. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolism as studied by NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102-103, pp.61-97. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: a graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-017-1178-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Billiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.1598-1599. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0822-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza M. Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Billiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.Journal no. 11306. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient spectra processing method for metabolite identification from (1)H-NMR metabolomics data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405, pp.5049-5061. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6852-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1457-1466. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaBase-the wiki-database of biological databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan M. Bolser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungsam Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.D1250-D1254. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr1099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interoperable bioscience data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rocca-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma mycoides, from &amp;quot;mycoides Small Colony&amp;quot; to &amp;quot;capri&amp;quot;. A microevolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woubit Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.114 : 1-19. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.104. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11:104, pp.10.1186/1471-2229-11-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic and proteomic analyses of two Mycoplasma agalactiae strains: clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S. Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.86. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H NMR, GC−EI-TOFMS, and data set correlation for fruit metabolomics: application to spatial metabolite analysis in melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (8), pp.2884-2894. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac9001996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on arginine for Mycoplasma hominis: clues from its minimal genome and comparison with other human urogenital mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000677. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision requirements for space-based data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Decola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Randerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D10), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being pathogenic, plastic, and sexual while living with a nearly minimal bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartigue Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (5), pp.e75. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning-in-place coupled with membrane regeneration for re-using caustic soda solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (3), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of human genes implicated in epidermal barrier function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mattiuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mf Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (6), pp.573 - 587. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey drainage during soft cheeses manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Famelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goudedranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.573-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (6), pp.573-587. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strenght of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goudedranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.555-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strength of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (6), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH at renneting, casein concentration and ionic strength of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Goudédranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH and renneting, casein concentration and ionic strength of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goudedranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of bovine trypsin inhibition by beta-casein N-terminal fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Guenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5-6), pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggot, outil de catalogage des données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN métabolomique, aliments et nutrition : quelques exemples de la plateforme Métabolome-MetaboHUB -Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique : La Résonance Magnétique Nucléaire dans tous ses états….</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR370 QuaPA et PF AgroResonance, INRAE, Jun 2021, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyp21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics workflow for quality and effect assessment of alternative plant-based diets in rainbow trout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes JS du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated fruit model toolkit: combining fruit biophysical processes with central carbon metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies and Management for Innovative Greenhouses: GreenSys2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of NMR applications in metabolite profiling of small molecules for plant metabolism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Plant Spectroscopy Conference (IPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics at Bordeaux Metabolome Facility: 4 short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Franco-Israeli Symposium in Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rehovot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR principles, an new opportunity to improve the data lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ado2019 : journée thématique sur les autorités de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dayre - CNRS ENSEEIHT-IRIT, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf marker metabolites for low nitrogen stress in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia Rosauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metabolomics approaches for quality assessment of plant-based diet in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology usage in Omics Standards Initiatives: Pros and Cons of enriching XML data formats with controlled vocabulary terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODLS 2014 – Ontologies and Data in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERVA: a novel method of binning, allowing chemical information to be highlighted, from 1H-NMR metabolics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et stockage des données numériques de MetaboHub dans le contexte des initiatives européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée scientifique de MétaboHUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villevave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP3 Bioinformatics Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée scientifique de MétaboHUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils informatiques pour le traitement et l'analyse des données en RMN-1H, dans un contexte d'expériences métabolomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTIC workshop: A bioinformatics environment for proteome data validation, analysis and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics seminar 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation of 1H-NMR and GC-EI-TOF-MS profiling data reveals significant spatial localisations and metabolite gradients in Charentais melon fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : Base de Données Métabolomiques dédiée au végétal et outils d’intégration, de visualisation et de traitement statistique de profils RMN 1H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée scientifique du réseau RMN aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux metabolome-fluxome facility (PMFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into genome plasticity of the wine-making bacterium Oenococcus oeni strain ATCC BAA-1163 by decryption of its whole genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Granvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diliana Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Egmond aan Zee, Netherlands. pp.A047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but dynamic genomes: evidences for massive horizontal gene transfer between ruminant pathogenic mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomes 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of Mycoplasma hominis and comparison with the minimal bacterial genomes of the human pathogens, M. genitalium and Ureaplasma parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">108. General meeting of the American Society for Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Francophone de Mycoplasmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre francophone de mycoplasmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the human urogenital mycoplasma, Mycoplasma hominis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Avenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics resources for the study of plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaboP: a French initiative supported by Génoplante for the development of analytical and bioinformatic tools for plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Noctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome-Fluxome facility at the Plant Systems Biology Institute in Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartigue Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Métabolome à l'IFR 103 Biologie Végétale Intégrative de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil informatique générique pour le stockage et le data-mining de données de métabolome de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fourloubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d'un exemple d'utilisation du logiciel Acsyde en vue de la synthèse de différents régulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une plate-forme de filtration tangentielle : le placement de pôles comme stratégie de mise au point des régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeRy-B, a Metabolomic Database and Knowledge Base for Exploring Plant Primary Metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolism : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer Science+Business Media, 2014, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-661-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnmrQuant1D: a package dedicated to 1D proton NMR quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 JS RFMF - Juin 2025 - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow : A graphical and interactive tool dedicated to batch processing of 1D spectra for NMR based metabolomics and qNMR analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of correction factors to quantify different compounds with a standardised method to analyze wine in NMR metabolomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Kurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow : A graphical and interactive tool dedicated to batch processing of 1D spectra for NMR based metabolomics, qNMR analysis and ssNMR kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of signal processing obtained by 1H→13C polarization transfer to better characterize water structuring in biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR profiling of eggplant and pepper fruits during their development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized method for metabolite analysis by NMR to assess wine authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Homobono Brito de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Berrehail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. OIV 2024, 2024, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/IMGGSIME⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggot : Designed to foster good data management, with « data sharing » in mind.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Linked Data at INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomics to explore compositional changes in grape berry under heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a MetaboHUB 2.0 inter-laboratory test on 1D 1H NMR metabolite quantification of a synthetic urine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFLOW: A graphical and interactive tool dedicated to 1D spectra processing for plant NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions of a revisited protocol for 1D 1H-NMR profiling of plant samples from extract preparation to spectra processing. Preliminary results of an inter laboratory experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Botana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P34, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: A graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter laboratory comparison of a revisited protocol for 1D 1H-NMR profiling of plant samples from extract preparation to spectra processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Botana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: An easy GUI tool dedicated to 1D NMR spectra processing (1H & 13C) for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P24, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Madji Hounoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERODE: nuclEAR MagnEtic Resonance prOfiles DatabasE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for marker metabolites of crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a plant cell suspension culture of Vitis vinifera: biomass composition assessment before C13-metabolic flux analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une annotation RMN 1D et 2D ciblée à partir de matrices de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nmrML: an XML-based open standard for NMR data storage and exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2014 - 10. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tsuruoka, Japan. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Database: from data model to web interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques de spectres de RMN 1D et 2D de composés de référence pour la métabolomique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboLights: Metabolomics data repository and the role of COSMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza M. Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and application of reference MS spectral database for metabolite profiling and matrix annotation of plant organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERVA method for 1H-NMR metabolomics data: a novel binning strategy highlighting chemical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des profils métabolomiques au cours du développement du mésocarpe et de la graine du fruit de palmier à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. p. 89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma agalactiae Genome: Evidence for Massive Horizontal Gene Transfer Between Pathogenic, Ruminant Mycoplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genomic, proteomic, NMR and physiological study to understand salt stress response in Propionibacterium freudenreichii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RMN Biologique et les Enjeux du Vivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de métadonnées pour les espaces de stockages de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique d'Environnement Virtuel (GAEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the growth of tomato fruits based on enzyme activity profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jupyterhub-vm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:89e8abde38263ed3d0fa93f969255cc5354462cd;origin=https://github.com/inrae/jupyterhub-vm;visit=swh:1:snp:fbd66d5b6b4c20cea53035cabe2fff1310846bf0;anchor=swh:1:rev:c5a65c57f08239cfd912af09742ad4c07a03b8cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based cross-polarization kinetics modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:887b9f7881d749f12106949b3ee162ac6400efba;origin=https://forge.inrae.fr/sk8/sk8-apps/transform/ssnmr;visit=swh:1:snp:b762fc7f4b41c01d3b710d7e96f76042271611e7;anchor=swh:1:rev:c0af0212f3312748c1538a52d6b7ed119f4986df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnmrQuant1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cd961a562c62cca245ed709d30421a817e4b0357;origin=https://github.com/djacob65/RnmrQuant1D;visit=swh:1:snp:dff557a5047b6e4504e553afb9289162fda5600b;anchor=swh:1:rev:ec09013ec1423f1fcc173e444debc77b197fc09e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggot-SSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f43dc1dbb40d19d3d15380322430ee68efbd1c47;origin=https://github.com/djacob65/maggot-sso;visit=swh:1:snp:407ff1bc723c3f1b9fbd56fe9ad528e2525832b5;anchor=swh:1:rev:7953784d0fefa78f0e5a2157901ff9b0d3aee14e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Management Tool for Data Storage spaces (Maggot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7aee33a17ae9b018b59d840574936908d563808d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODAM - Open Data for Access and Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:37923599d61c7a67a85e2648b83689066fab966d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial / Documentation on the RnmrQuant1D package - v1.10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State NMR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on using NMRProcFlow to produce the polarization transfer kinetics matrix in Solid-State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document for adding numbered structures into PeakForest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioStatFlow -Statistical Analysis Workflow for &amp;quot;Omics&amp;quot; Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMRProcFlow: A graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId584"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F1F6BF2"/>
+    <w:nsid w:val="67C0BEBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-jacob65" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6687-7169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085566683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Kurkiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Botana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1488-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marcu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02795" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1178-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602524v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2017.05.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. Salek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hummel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Billiau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0810-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0822-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6852-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5E0A1D5BA8AFE2D997C48A4128BD364B023EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungsam Gong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1099" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna-Assunta Sansone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Maguire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Taylor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.1054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubit Salah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-114" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Marenda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-86" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662211v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allwood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9001996" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645937v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000677" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crisp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olsen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randerson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007659" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453993v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alvarez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.10.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V21G2CX6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Daviau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000145" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895445v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000103" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693765v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daviau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goudedranche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696518v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Famelard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000135" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693972v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guenic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molinie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070883v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Mayer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805015v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802257v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755485v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752654v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752888v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avenaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751198v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacob" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755457v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756026v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avenaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754805v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752179v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764501v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759485v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764605v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768835v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793139v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-661-0_1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190009v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190183v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190119v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Chauveau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190161v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728234v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cariou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parisi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556875v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125729v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733608v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737299v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125691v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741930v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799345v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742064v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791990v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800369v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Haug" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conesa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805243v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marenda" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbe" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814501v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822231v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192628v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Houde" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02611223v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527206v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89e8abde38263ed3d0fa93f969255cc5354462cd;origin=https://github.com/inrae/jupyterhub-vm;visit=swh:1:snp:fbd66d5b6b4c20cea53035cabe2fff1310846bf0;anchor=swh:1:rev:c5a65c57f08239cfd912af09742ad4c07a03b8cb" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073888v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f43dc1dbb40d19d3d15380322430ee68efbd1c47;origin=https://github.com/djacob65/maggot-sso;visit=swh:1:snp:407ff1bc723c3f1b9fbd56fe9ad528e2525832b5;anchor=swh:1:rev:7953784d0fefa78f0e5a2157901ff9b0d3aee14e" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392587v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:887b9f7881d749f12106949b3ee162ac6400efba;origin=https://forge.inrae.fr/sk8/sk8-apps/transform/ssnmr;visit=swh:1:snp:b762fc7f4b41c01d3b710d7e96f76042271611e7;anchor=swh:1:rev:c0af0212f3312748c1538a52d6b7ed119f4986df" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986265v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd961a562c62cca245ed709d30421a817e4b0357;origin=https://github.com/djacob65/RnmrQuant1D;visit=swh:1:snp:dff557a5047b6e4504e553afb9289162fda5600b;anchor=swh:1:rev:ec09013ec1423f1fcc173e444debc77b197fc09e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335186v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:37923599d61c7a67a85e2648b83689066fab966d" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318453v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aee33a17ae9b018b59d840574936908d563808d" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405099v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065441v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405136v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337504v2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894113v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401241v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-jacob65" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6687-7169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085566683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Kurkiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Botana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1488-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Cruz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marcu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02795" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2017.05.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1178-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hummel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Billiau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0822-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. Salek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0810-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6852-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5E0A1D5BA8AFE2D997C48A4128BD364B023EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungsam Gong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1099" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna-Assunta Sansone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Maguire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Taylor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.1054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643828v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubit Salah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-114" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Marenda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-86" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662211v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allwood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9001996" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645937v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000677" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crisp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olsen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randerson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007659" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453993v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alvarez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.10.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V21G2CX6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Daviau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000145" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daviau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Famelard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goudedranche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895445v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693765v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000103" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000135" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693972v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guenic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molinie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070883v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740877v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797986v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Mayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805015v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802257v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752654v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751198v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752888v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avenaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacob" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755457v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756026v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avenaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754805v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752179v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764501v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759485v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764605v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793139v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-661-0_1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190119v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190183v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190009v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Chauveau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190161v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728234v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cariou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parisi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556875v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125729v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733608v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737299v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125691v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741930v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799345v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742064v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791990v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800369v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Haug" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conesa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805243v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marenda" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbe" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814501v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822231v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192628v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Houde" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02611223v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527206v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89e8abde38263ed3d0fa93f969255cc5354462cd;origin=https://github.com/inrae/jupyterhub-vm;visit=swh:1:snp:fbd66d5b6b4c20cea53035cabe2fff1310846bf0;anchor=swh:1:rev:c5a65c57f08239cfd912af09742ad4c07a03b8cb" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392587v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:887b9f7881d749f12106949b3ee162ac6400efba;origin=https://forge.inrae.fr/sk8/sk8-apps/transform/ssnmr;visit=swh:1:snp:b762fc7f4b41c01d3b710d7e96f76042271611e7;anchor=swh:1:rev:c0af0212f3312748c1538a52d6b7ed119f4986df" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986265v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd961a562c62cca245ed709d30421a817e4b0357;origin=https://github.com/djacob65/RnmrQuant1D;visit=swh:1:snp:dff557a5047b6e4504e553afb9289162fda5600b;anchor=swh:1:rev:ec09013ec1423f1fcc173e444debc77b197fc09e" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073888v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f43dc1dbb40d19d3d15380322430ee68efbd1c47;origin=https://github.com/djacob65/maggot-sso;visit=swh:1:snp:407ff1bc723c3f1b9fbd56fe9ad528e2525832b5;anchor=swh:1:rev:7953784d0fefa78f0e5a2157901ff9b0d3aee14e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318453v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aee33a17ae9b018b59d840574936908d563808d" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335186v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:37923599d61c7a67a85e2648b83689066fab966d" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065441v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405099v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337504v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894113v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401241v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>