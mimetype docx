--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -843,801 +843,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educing the source mechanism associated with downstream radiation in subsonic jets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified modeling of turbulence effects on sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.378⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.2198-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4748584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759011v1</w:t>
+                <w:t xml:space="preserve">hal-00780111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified modeling of turbulence effects on sound propagation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Educing the source mechanism associated with downstream radiation in subsonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André V. G. Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 710, pp.606-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4748584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780111v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics research in Europe: The CEAS-ASC report on 2008 highlights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a hot coaxial jet: direct noise prediction and flow-acoustics correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Juvé</w:t>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.07.022⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.035105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3081561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439018v1</w:t>
+                <w:t xml:space="preserve">hal-00461424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a hot coaxial jet: direct noise prediction and flow-acoustics correlations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeroacoustics research in Europe: The CEAS-ASC report on 2008 highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.035105. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (1-2), pp.213-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3081561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461424v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-noise reduction by impinging microjets : an acoustic investigation testing microjet parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time correlations in two subsonic jets using dual-PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sunyach</w:t>
+                <w:t xml:space="preserve">Vincent Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46, pp.1081-1087. </w:t>
+              <w:t xml:space="preserve">, 2008, 46, pp.2498-2509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.29411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.35561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442551v1</w:t>
+                <w:t xml:space="preserve">hal-00442559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time correlations in two subsonic jets using dual-PIV measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet-noise reduction by impinging microjets : an acoustic investigation testing microjet parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Michel Sunyach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46, pp.2498-2509. </w:t>
+              <w:t xml:space="preserve">, 2008, 46, pp.1081-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.35561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.29411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442559v1</w:t>
+                <w:t xml:space="preserve">hal-00442551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the spectral properties of near-field and far-field jet noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,64 +1830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Investigation of a High Subsonic, Moderate Reynolds Number Jet Using a Compressible Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,64 +1946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Flow Noise Using Source Terms in Linearized Euler's Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,512 +2044,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Sound Generated by Backward-Facing Steps Under Wall Jet</w:t>
+                <w:t xml:space="preserve">A WIDE-ANGLE PARABOLIC EQUATION FOR ACOUSTIC WAVES IN INHOMOGENEOUS MOVING MEDIA: APPLICATIONS TO ATMOSPHERIC SOUND PROPAGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc C. Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Louisot</w:t>
+                <w:t xml:space="preserve">Laurent Dallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guerrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.1467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 09 (02), pp.477-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X01000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360713v1</w:t>
+                <w:t xml:space="preserve">hal-02416276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIDE-ANGLE PARABOLIC EQUATION FOR ACOUSTIC WAVES IN INHOMOGENEOUS MOVING MEDIA: APPLICATIONS TO ATMOSPHERIC SOUND PROPAGATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Sound Generated by Backward-Facing Steps Under Wall Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dallois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">Sylvie Guerrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 09 (02), pp.477-494. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (7), pp.1254-1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218396X01000772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/2.1467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416276v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid-Scale Contribution to Noise Production in Decaying Isotropic Turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Sound Generated by Vortex Pairing in a Mixing Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 38 (10), pp.1795-1803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.860⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 38 (12), pp.2210-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431555v1</w:t>
+                <w:t xml:space="preserve">hal-02334582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Sound Generated by Vortex Pairing in a Mixing Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Subgrid-Scale Contribution to Noise Production in Decaying Isotropic Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 38 (12), pp.2210-2218. </w:t>
+              <w:t xml:space="preserve">, 2000, 38 (10), pp.1795-1803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/2.906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/2.860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334582v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul du rayonnement acoustique d'une couche de mélange à l'aide des équations d'Euler linéarisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2608,51 +2608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Solution of Acoustic Propagation Problems Using Linearized Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2693,276 +2693,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEROACOUSTIC RESEARCH IN EUROPE: THE CEAS-ASC REPORT ON 1998 HIGHLIGHTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Juvé</w:t>
+                <w:t xml:space="preserve">Calcul direct du rayonnement acoustique d'une couche de mélange par macrosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 227 (2), pp.321-342. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327 (10), pp.1029-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsvi.1999.2345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87015-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439000v1</w:t>
+                <w:t xml:space="preserve">hal-02353105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul direct du rayonnement acoustique d'une couche de mélange par macrosimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AEROACOUSTIC RESEARCH IN EUROPE: THE CEAS-ASC REPORT ON 1998 HIGHLIGHTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 327 (10), pp.1029-1034. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 227 (2), pp.321-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87015-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.1999.2345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353105v1</w:t>
+                <w:t xml:space="preserve">hal-02439000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Noise from Isotropic Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Witkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,51 +3117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the appearance of caustics for plane sound-wave propagation in moving random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ostashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,130 +3331,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of metal-ceramic bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">D. Tréheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945220⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (10), pp.1883-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252906v1</w:t>
+                <w:t xml:space="preserve">jpa-00249230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des sources de bruit en présence d'une turbulence cinématique</w:t>
               </w:r>
@@ -3466,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sidki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-997-C5-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,303 +3564,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of metal-ceramic bonds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation numérique du bruit rayonné par une turbulence homogène et isotrope, à l'aide d'un code de simulation directe et d'un code de simulation des grandes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Witkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994245⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-939-C5-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249230v1</w:t>
+                <w:t xml:space="preserve">jpa-00252889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation numérique du bruit rayonné par une turbulence homogène et isotrope, à l'aide d'un code de simulation directe et d'un code de simulation des grandes échelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-939-C5-942. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1001-C5-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252889v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity fluctuations of spherical acoustic waves propagating through thermal turbulence*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves in Random Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (2), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,263 +3977,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMULATIONS NUMÉRIQUES DE LA PROPAGATION DU SON DANS L'ATMOSPHÈRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-545-C1-548. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-537-C1-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921117⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251072v1</w:t>
+                <w:t xml:space="preserve">jpa-00251071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATIONS NUMÉRIQUES DE LA PROPAGATION DU SON DANS L'ATMOSPHÈRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hugon-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-537-C1-544. </w:t>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-545-C1-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251071v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of caustics for high-frequency acoustic waves propagating through turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,64 +4318,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the propagation of an acoustic wave through a turbulent velocity field: A study of phase variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION NUMÉRIQUE DE LA PROPAGATION D'UNE ONDE ACOUSTIQUE DANS UNE TURBULENCE BIDIMENSIONNELLE PAR UNE MÉTHODE DE RAYONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1149-C2-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of turbulent flows: a report on Euromech 142</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,51 +4951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Azimuthal Correlations in the Acoustic Far Field of a Subsonic Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5550,51 +5550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference in Numerical and Experimental Aerodynamics of Road Vehicles and Trains (Aerovehicles 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5747,217 +5747,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du sillage par jets pulsés d'un corps bidimensionnel en interaction avec le sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Juvé</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405721v1</w:t>
+                <w:t xml:space="preserve">hal-02409479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,917 +5955,930 @@
               <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium On Turbulence and Shear Flow Phenomena (TSFP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409479v1</w:t>
+                <w:t xml:space="preserve">hal-02409442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Salze</w:t>
+                <w:t xml:space="preserve">Contrôle du sillage par jets pulsés d'un corps bidimensionnel en interaction avec le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szmigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On Turbulence and Shear Flow Phenomena (TSFP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409442v1</w:t>
+                <w:t xml:space="preserve">hal-02405721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Salze</w:t>
+                <w:t xml:space="preserve">Experimental application of active flow control on a 1:8 scale, simplified truck model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383052v1</w:t>
+                <w:t xml:space="preserve">hal-02405650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental application of active flow control on a 1:8 scale, simplified truck model</w:t>
+                <w:t xml:space="preserve">Réponse vibro-acoustique d'une structure excitée par une Couche Limite Turbulente : Vers la prise en compte de l'évolution spatiale de la CLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chaligné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Juvé</w:t>
+                <w:t xml:space="preserve">Marion Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. Session Modèles et méthodes numériques en vibro-acoustique - p.1457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405650v1</w:t>
+                <w:t xml:space="preserve">hal-00994780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse vibro-acoustique d'une structure excitée par une Couche Limite Turbulente : Vers la prise en compte de l'évolution spatiale de la CLT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+                <w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Atlanta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-2909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994780v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different vibro-acoustic models for predicting the flow-induced structural vibration and re-radiated noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Prediction of flow-induced sound and vibration: On different methods for introducing the TBL excitation in the vibroacoustic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flinovia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Italy</w:t>
+              <w:t xml:space="preserve">Acoutics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New-Delhi, India. p. 1281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030854v1</w:t>
+                <w:t xml:space="preserve">hal-00994543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of flow-induced sound and vibration: On different methods for introducing the TBL excitation in the vibroacoustic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different vibro-acoustic models for predicting the flow-induced structural vibration and re-radiated noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoutics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New-Delhi, India. p. 1281</w:t>
+              <w:t xml:space="preserve">Flinovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994543v1</w:t>
+                <w:t xml:space="preserve">hal-01030854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des spectres de pression pariétale en vue de déterminer la réponse vibro-acoustique d'une structure soumise à une couche limite turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.Berton</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7018,830 +7018,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics: convergence between direct computations and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new acoustic three dimensional intensity and energy density probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811380v1</w:t>
+                <w:t xml:space="preserve">hal-00811180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new acoustic three dimensional intensity and energy density probe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeroacoustics: convergence between direct computations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811180v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet Turbulance Characteristics Associated with Downstream and Sideline Sound Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of screech by an underexpanded supersonic jet with forward flight effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2008-2851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de signaux acoustiques basse fréquences dans l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Deykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2006-2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of microstructure on electric properties of plasma-sprayed aluminia coatings using the scanning electron microscope mirror effect (SEMME) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7900,1264 +7900,1264 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic Noise Induced by Laminar and Turbulent Boundary Layers over Rectangular Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2002-2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Maastricht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2001-2255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352576v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352577v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sound radiated by turbulent wall jets past singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gradoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ASA-EEA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A stochastic approach to compute subsonic noise using linearized Euler's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Bellevue, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.1999-1871⟩</w:t>
+              <w:t xml:space="preserve">, 1999, Bellevue, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.1999-1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352572v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach to compute subsonic noise using linearized Euler's equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Bellevue, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.1999-1872⟩</w:t>
+              <w:t xml:space="preserve">, May 1999, Bellevue, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.1999-1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431557v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgrid scale contribution to noise production in decaying isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Bellevue, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1999-1979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of sound radiated by shallow cavities and backward facing steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gradoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Bellevue, United States. pp.622-632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1999-1892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound produced by a backward facing step under a wall jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gradoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Toulouse, France. pp.571-581, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1998-2302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity fluctuations of an acoustic wave propagating through thermal turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics '88</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1988, Cambridge, France. pp.845-852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25144/21819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9167,214 +9167,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes acoustiques dans les fluides 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Group, 2025, 9781836120346. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of Fluid Media 1: Principles and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE; Wiley, 2024, 9781786309327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9384,526 +9384,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Properties of Wall-Pressure Fluctuations and Their Estimation from Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flinovia - Flow Induced Noise and Vibration Issues and Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.27-46, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09713-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCUSSION ABOUT DIFFERENT METHODS FOR INTRODUCING THE TURBULENT BOUNDARY LAYER EXCITATION IN VIBROACOUSTIC MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flinovia - Flow Induced Noise and Vibration Issues and Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced noise in 2D sub- and supersonic mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Schaupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schulze</w:t>
+                <w:t xml:space="preserve">J. Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Schaupp</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proc. CEMRACS 2005 - Computational Aeroacoustics and Computational Fluid Dynamics in Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, pp.51-65, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc:2007009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustics of Flow-Excited Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid-Structure Interactions in Acoustics. CISM International Centre for Mechanical Sciences, vol 396</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-86, 1999, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-2482-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Sound Propagation through time-dependent Random Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9919,73 +9919,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Acoustics ’97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Word Scientific, pp.653-666, 1999, ISBN 9789814528580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall Pressure and Radiated Noise Generated by 3 Line Vortices in Chaotic Motion Close to a Solid Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Collorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10004,414 +10004,414 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Aeroacoustics. ICASE/NASA LaRC Series. Springer, New York, NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-189, 1993, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4613-8342-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Caustics for High Frequency Acoustic Waves Propagating Through Turbulent Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.376-378, 1992, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4612-2792-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of acoustic waves through mixing layers and 2D isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Coherent Structures. Fluid Mechanics and Its Applications, vol 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367-384, 1991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-7904-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation properties of a turbulent jet excited by a sinusoidal acoustic disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sunyach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E.-A. Müller Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of sound generation in flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.34-40, 1979, 3-540-09785-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10558,51 +10558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Rickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wessling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Szmigiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2018.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.G. Cavalieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.07.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sunyach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louisot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seror" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Q5X757-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Witkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X97000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collorec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1995.1023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE498B512415809233849FAF3178490655CE8E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366CD179EC7327554D365CE22F5CA4314631BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945205" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB293115323271981F46DF5BD0680696D893CFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collorec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBE7722B386BF5C6268C4435508DDFD5F418BEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE0DE8916CAE3CDB0AE2B7817B5120EEBBFC8BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.396478" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunyach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112082002341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD692CFC1F2292093A34C7FF340891941D02C3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-460X(80)90416-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78FK07J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.61076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bataille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Derr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239767" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szmigiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chacaton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405638v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalign&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Audoly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994543v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ayme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cariou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gradoz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1872" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1979" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1892" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360695v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2302" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409410v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09713-8_2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121058v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2482-6_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B165E35DEDD39DA010ECE7EF59D97D9364A1DB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-8342-0_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93E0538C498990BE475C6301D010E9F5422DD6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Rickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wessling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Szmigiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2018.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. G. Cavalieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.07.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35561" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sunyach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louisot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seror" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Q5X757-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Witkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X97000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collorec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1995.1023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE498B512415809233849FAF3178490655CE8E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366CD179EC7327554D365CE22F5CA4314631BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945205" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB293115323271981F46DF5BD0680696D893CFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collorec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBE7722B386BF5C6268C4435508DDFD5F418BEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE0DE8916CAE3CDB0AE2B7817B5120EEBBFC8BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.396478" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunyach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112082002341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD692CFC1F2292093A34C7FF340891941D02C3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-460X(80)90416-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78FK07J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.61076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bataille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Derr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239767" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szmigiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chacaton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405638v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalign&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Audoly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ayme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cariou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gradoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1872" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1979" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1892" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360695v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2302" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09713-8_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2482-6_2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B165E35DEDD39DA010ECE7EF59D97D9364A1DB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-8342-0_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93E0538C498990BE475C6301D010E9F5422DD6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>