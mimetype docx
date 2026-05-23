--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1106,538 +1106,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a hot coaxial jet: direct noise prediction and flow-acoustics correlations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeroacoustics research in Europe: The CEAS-ASC report on 2008 highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3081561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (1-2), pp.213-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461424v1</w:t>
+                <w:t xml:space="preserve">hal-02439018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics research in Europe: The CEAS-ASC report on 2008 highlights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a hot coaxial jet: direct noise prediction and flow-acoustics correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Juvé</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 328 (1-2), pp.213-242. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.035105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3081561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439018v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time correlations in two subsonic jets using dual-PIV measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet-noise reduction by impinging microjets : an acoustic investigation testing microjet parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Michel Sunyach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46, pp.2498-2509. </w:t>
+              <w:t xml:space="preserve">, 2008, 46, pp.1081-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.35561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.29411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442559v1</w:t>
+                <w:t xml:space="preserve">hal-00442551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-noise reduction by impinging microjets : an acoustic investigation testing microjet parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time correlations in two subsonic jets using dual-PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sunyach</w:t>
+                <w:t xml:space="preserve">Vincent Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46, pp.1081-1087. </w:t>
+              <w:t xml:space="preserve">, 2008, 46, pp.2498-2509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.29411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.35561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442551v1</w:t>
+                <w:t xml:space="preserve">hal-00442559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the spectral properties of near-field and far-field jet noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Investigation of a High Subsonic, Moderate Reynolds Number Jet Using a Compressible Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1959,51 +1959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Flow Noise Using Source Terms in Linearized Euler's Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,291 +2265,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Sound Generated by Vortex Pairing in a Mixing Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Subgrid-Scale Contribution to Noise Production in Decaying Isotropic Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 38 (12), pp.2210-2218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.906⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 38 (10), pp.1795-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334582v1</w:t>
+                <w:t xml:space="preserve">hal-02431555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid-Scale Contribution to Noise Production in Decaying Isotropic Turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Sound Generated by Vortex Pairing in a Mixing Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 38 (10), pp.1795-1803. </w:t>
+              <w:t xml:space="preserve">, 2000, 38 (12), pp.2210-2218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/2.860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/2.906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431555v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul du rayonnement acoustique d'une couche de mélange à l'aide des équations d'Euler linéarisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2608,51 +2608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Solution of Acoustic Propagation Problems Using Linearized Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2693,276 +2693,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul direct du rayonnement acoustique d'une couche de mélange par macrosimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">AEROACOUSTIC RESEARCH IN EUROPE: THE CEAS-ASC REPORT ON 1998 HIGHLIGHTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 327 (10), pp.1029-1034. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 227 (2), pp.321-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87015-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.1999.2345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353105v1</w:t>
+                <w:t xml:space="preserve">hal-02439000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEROACOUSTIC RESEARCH IN EUROPE: THE CEAS-ASC REPORT ON 1998 HIGHLIGHTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul direct du rayonnement acoustique d'une couche de mélange par macrosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Juvé</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 227 (2), pp.321-342. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327 (10), pp.1029-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsvi.1999.2345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87015-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439000v1</w:t>
+                <w:t xml:space="preserve">hal-02353105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Noise from Isotropic Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Witkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,51 +3117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the appearance of caustics for plane sound-wave propagation in moving random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ostashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,303 +3331,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of metal-ceramic bonds</w:t>
+                <w:t xml:space="preserve">Identification des sources de bruit en présence d'une turbulence cinématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tréheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+                <w:t xml:space="preserve">M. Sidki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lourdin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">M. Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (10), pp.1883-1898. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-997-C5-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249230v1</w:t>
+                <w:t xml:space="preserve">jpa-00252904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de bruit en présence d'une turbulence cinématique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behaviour of metal-ceramic bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bennouna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">D. Tréheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945219⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (10), pp.1883-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252904v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation numérique du bruit rayonné par une turbulence homogène et isotrope, à l'aide d'un code de simulation directe et d'un code de simulation des grandes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Witkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3699,51 +3699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1001-C5-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3802,51 +3802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity fluctuations of spherical acoustic waves propagating through thermal turbulence*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves in Random Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (2), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,233 +3977,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATIONS NUMÉRIQUES DE LA PROPAGATION DU SON DANS L'ATMOSPHÈRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hugon-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-537-C1-544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921116⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-545-C1-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251071v1</w:t>
+                <w:t xml:space="preserve">jpa-00251072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMULATIONS NUMÉRIQUES DE LA PROPAGATION DU SON DANS L'ATMOSPHÈRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-545-C1-548. </w:t>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-537-C1-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251072v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of caustics for high-frequency acoustic waves propagating through turbulent fields</w:t>
               </w:r>
@@ -4331,51 +4331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION NUMÉRIQUE DE LA PROPAGATION D'UNE ONDE ACOUSTIQUE DANS UNE TURBULENCE BIDIMENSIONNELLE PAR UNE MÉTHODE DE RAYONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1149-C2-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of turbulent flows: a report on Euromech 142</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,51 +4951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Azimuthal Correlations in the Acoustic Far Field of a Subsonic Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5550,51 +5550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference in Numerical and Experimental Aerodynamics of Road Vehicles and Trains (Aerovehicles 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5747,321 +5747,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
+                <w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409479v1</w:t>
+                <w:t xml:space="preserve">hal-02409490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409490v1</w:t>
+                <w:t xml:space="preserve">hal-02409479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6462,77 +6462,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6789,433 +6789,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des spectres de pression pariétale en vue de déterminer la réponse vibro-acoustique d'une structure soumise à une couche limite turbulente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berton</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulement autour d'un corps non profilé bidimensionnel en interaction avec le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.Berton</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994403v1</w:t>
+                <w:t xml:space="preserve">hal-03439711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulement autour d'un corps non profilé bidimensionnel en interaction avec le sol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Modélisation des spectres de pression pariétale en vue de déterminer la réponse vibro-acoustique d'une structure soumise à une couche limite turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.Berton</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439711v1</w:t>
+                <w:t xml:space="preserve">hal-00994403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new acoustic three dimensional intensity and energy density probe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeroacoustics: convergence between direct computations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811180v1</w:t>
+                <w:t xml:space="preserve">hal-00811380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics: convergence between direct computations and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new acoustic three dimensional intensity and energy density probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811380v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet Turbulance Characteristics Associated with Downstream and Sideline Sound Emission</w:t>
               </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7439,103 +7439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t>
@@ -7599,51 +7599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Deykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7681,90 +7681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8066,51 +8066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8157,51 +8157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8274,51 +8274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8480,161 +8480,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach to compute subsonic noise using linearized Euler's equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Subgrid scale contribution to noise production in decaying isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Bellevue, United States. </w:t>
+              <w:t xml:space="preserve">, 1999, Bellevue, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.1999-1872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.1999-1979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431557v1</w:t>
+                <w:t xml:space="preserve">hal-02431536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8675,144 +8701,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid scale contribution to noise production in decaying isotropic turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A stochastic approach to compute subsonic noise using linearized Euler's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Bellevue, France. </w:t>
+              <w:t xml:space="preserve">, 1999, Bellevue, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.1999-1979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.1999-1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431536v1</w:t>
+                <w:t xml:space="preserve">hal-02431557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of sound radiated by shallow cavities and backward facing steps</w:t>
               </w:r>
@@ -9744,64 +9744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustics of Flow-Excited Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,51 +10084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Caustics for High Frequency Acoustic Waves Propagating Through Turbulent Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10187,51 +10187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of acoustic waves through mixing layers and 2D isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10316,51 +10316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation properties of a turbulent jet excited by a sinusoidal acoustic disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sunyach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E.-A. Müller Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of sound generation in flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.34-40, 1979, 3-540-09785-6</w:t>
@@ -10558,51 +10558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Rickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wessling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Szmigiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2018.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. G. Cavalieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.07.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35561" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sunyach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louisot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seror" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Q5X757-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Witkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X97000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collorec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1995.1023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE498B512415809233849FAF3178490655CE8E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366CD179EC7327554D365CE22F5CA4314631BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945205" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB293115323271981F46DF5BD0680696D893CFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collorec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBE7722B386BF5C6268C4435508DDFD5F418BEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE0DE8916CAE3CDB0AE2B7817B5120EEBBFC8BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.396478" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunyach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112082002341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD692CFC1F2292093A34C7FF340891941D02C3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-460X(80)90416-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78FK07J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.61076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bataille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Derr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239767" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szmigiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chacaton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405638v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalign&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Audoly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ayme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cariou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gradoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1872" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1979" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1892" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360695v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2302" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09713-8_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2482-6_2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B165E35DEDD39DA010ECE7EF59D97D9364A1DB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-8342-0_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93E0538C498990BE475C6301D010E9F5422DD6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Rickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wessling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Szmigiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2018.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. G. Cavalieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.07.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sunyach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louisot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seror" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Q5X757-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Witkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X97000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collorec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1995.1023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE498B512415809233849FAF3178490655CE8E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennouna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366CD179EC7327554D365CE22F5CA4314631BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945205" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB293115323271981F46DF5BD0680696D893CFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collorec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBE7722B386BF5C6268C4435508DDFD5F418BEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE0DE8916CAE3CDB0AE2B7817B5120EEBBFC8BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.396478" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunyach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112082002341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD692CFC1F2292093A34C7FF340891941D02C3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-460X(80)90416-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78FK07J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.61076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bataille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Derr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239767" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szmigiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chacaton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405638v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalign&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Audoly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ayme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cariou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gradoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1979" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1872" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1892" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360695v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2302" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09713-8_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2482-6_2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B165E35DEDD39DA010ECE7EF59D97D9364A1DB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-8342-0_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93E0538C498990BE475C6301D010E9F5422DD6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>