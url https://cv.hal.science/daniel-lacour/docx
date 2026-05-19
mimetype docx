--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1183,295 +1183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
+                <w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+                <w:t xml:space="preserve">Boonthum Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor da Costa</w:t>
+                <w:t xml:space="preserve">Boris Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Petitdemange</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457364v1</w:t>
+                <w:t xml:space="preserve">hal-05304781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boonthum Kunyangyuen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Seng</w:t>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Léo Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c01060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304781v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
               </w:r>
@@ -2104,429 +2104,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Sarpi</w:t>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244284v1</w:t>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Peng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276625v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
               </w:r>
@@ -2646,77 +2646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,485 +3176,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interfaces on magnetic properties of Gdx(Fe90Co10)1−x alloys</w:t>
+                <w:t xml:space="preserve">Higgs and Goldstone spin-wave modes in striped magnetic texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+                <w:t xml:space="preserve">Matías Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Geilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosseila Ait Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0125011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244274v1</w:t>
+                <w:t xml:space="preserve">hal-03371103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of interfaces on magnetic properties of Gdx(Fe90Co10)1−x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Floer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (21), pp.212402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0125011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higgs and Goldstone spin-wave modes in striped magnetic texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Grassi</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Geilen</w:t>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait Oukaci</w:t>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (9), pp.094444. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371103v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalit Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalit Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (15), pp.2009467. </w:t>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct imaging of chiral domain walls and Néel-type skyrmionium in ferrimagnetic alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schönke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,177 +4382,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+                <w:t xml:space="preserve">hal-03001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Massouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4584,344 +4584,344 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Stripe Angle Determination by Quantitative x-ray Magnetic Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ait Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001191v1</w:t>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
               </w:r>
@@ -4933,64 +4933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5309,90 +5309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
@@ -5616,64 +5616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Pablo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosseila Aït Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (4), pp.043203. </w:t>
@@ -5845,51 +5845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6509,559 +6509,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
+                <w:t xml:space="preserve">Tunneling anisotropic magnetoresistance in fully epitaxial magnetic tunnel junctions with different barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Madon</w:t>
+                <w:t xml:space="preserve">B S Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">L N Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Montaigne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W J Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Z Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943981v1</w:t>
+                <w:t xml:space="preserve">hal-02388308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Fache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.064032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864006v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling anisotropic magnetoresistance in fully epitaxial magnetic tunnel junctions with different barriers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L N Jiang</w:t>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W J Kong</w:t>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Z Chen</w:t>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Yang</w:t>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (24), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.064032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5027909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388308v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">B Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Polewczyk</w:t>
+                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814995v1</w:t>
+                <w:t xml:space="preserve">hal-02943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Electronic Transport through a Spin Crossover Thin Film to the Molecular Spin State Using X-ray Absorption Spectroscopy Operando Techniques</w:t>
               </w:r>
@@ -7315,90 +7315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7462,51 +7462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,1154 +7845,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vyazmensky</w:t>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Engel</w:t>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Mc. Murtry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 251, pp.699-705. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686947v1</w:t>
+                <w:t xml:space="preserve">hal-01686932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Polewczyk</w:t>
+                <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dumesnil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Maria Vyazmensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Stanislav Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mjahed</w:t>
+                <w:t xml:space="preserve">Stephan Mc. Murtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, pp.699-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686932v1</w:t>
+                <w:t xml:space="preserve">hal-01686947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michał Studniarek</w:t>
+                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filip Schleicher</w:t>
+                <w:t xml:space="preserve">C. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Taudul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), pp.174426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654258v1</w:t>
+                <w:t xml:space="preserve">hal-01686930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686949v1</w:t>
+                <w:t xml:space="preserve">hal-01654258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
+                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+                <w:t xml:space="preserve">Elmer Nahuel Monteblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (17), pp.174426. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686930v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of buffer layer and Pt thickness on the interface structure and magnetic properties in (Co/Pt) multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">M Bersweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (33), pp.336005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/33/336005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+                <w:t xml:space="preserve">hal-02889081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiheng Liang</w:t>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous and planar Righi-Leduc effects in Ni 80 Fe 20 ferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Ch Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,193 +8997,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (14), pp.144423 (1-8). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.144423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of buffer layer and Pt thickness on the interface structure and magnetic properties in (Co/Pt) multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bersweiler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (33), pp.336005. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/33/336005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889081v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
               </w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9448,697 +9448,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246637v1</w:t>
+                <w:t xml:space="preserve">hal-01284014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246638v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Duluard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284013v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Urbain</w:t>
+                <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gallart</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.023909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284014v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (17), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284012v1</w:t>
+                <w:t xml:space="preserve">hal-01246637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of spin-wave dispersion in Py/Pt film structures in the presence of an interface Dzyaloshinskii-Moriya interaction</w:t>
               </w:r>
@@ -10401,51 +10401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10650,727 +10650,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
+                <w:t xml:space="preserve">Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Louis</w:t>
+                <w:t xml:space="preserve">Do-Ch Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ia. Lytvynenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.045017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282855v1</w:t>
+                <w:t xml:space="preserve">hal-01128977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Louis</w:t>
+                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159660v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Santos Burgos</w:t>
+                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. Lytvynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159649v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128977v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. K. Srivastava</w:t>
+                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. A. Antohe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">B. Santos Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (22), pp.220407(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282622v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11737,51 +11737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11826,563 +11826,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lengaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Suire</w:t>
+                <w:t xml:space="preserve">H. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/339602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276612v1</w:t>
+                <w:t xml:space="preserve">hal-00993344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area patterned magnetic films by depositing cobalt layers on nano-wrinkled polydimethylsiloxane templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Denardin</w:t>
+                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276627v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/339602⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993344v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large area patterned magnetic films by depositing cobalt layers on nano-wrinkled polydimethylsiloxane templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Encinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Riahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">J. C. Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4818677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934439v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral nature of magnetic monopoles in artificial spin ice</w:t>
               </w:r>
@@ -12420,51 +12420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.035026. </w:t>
@@ -12496,606 +12496,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced magnetization reversal of high-anisotropy TbCo alloy films</w:t>
+                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alebrand</w:t>
+                <w:t xml:space="preserve">J Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Gottwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">M Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Steil</w:t>
+                <w:t xml:space="preserve">R Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Cinchetti</w:t>
+                <w:t xml:space="preserve">A Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (16), pp.162408. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.106601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4759109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085985v1</w:t>
+                <w:t xml:space="preserve">hal-02949044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the dynamical dipolar coupling in a pair of magnetic nano-disks using a Ferromagnetic Resonance Force Microscope</w:t>
+                <w:t xml:space="preserve">Magnetic vortices in single crystalline Fe-V disks with four folds magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pigeau</w:t>
+                <w:t xml:space="preserve">K Mitsuzuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hahn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.247602⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (19), pp.192406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719565v1</w:t>
+                <w:t xml:space="preserve">hal-02949024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345391v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Abreu Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13117,556 +13113,560 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Thiaville</w:t>
+                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949044v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic vortices in single crystalline Fe-V disks with four folds magnetic anisotropy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light-induced magnetization reversal of high-anisotropy TbCo alloy films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Cinchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (19), pp.192406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4711219⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 101 (16), pp.162408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949024v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Measurement of the dynamical dipolar coupling in a pair of magnetic nano-disks using a Ferromagnetic Resonance Force Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pigeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxing Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.247602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.247602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949039v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (8), pp.083904. </w:t>
@@ -13730,51 +13730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14131,51 +14131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14252,51 +14252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14380,291 +14380,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Girod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.3.073002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.0901.2617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949088v1</w:t>
+                <w:t xml:space="preserve">hal-02949060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lengaigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (7), pp.073002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.0901.2617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/APEX.3.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949060v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t>
               </w:r>
@@ -14676,51 +14676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14810,51 +14810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15037,472 +15037,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation study of a new technique for absolute activity measurement with 4π solid angle metallic magnetic calorimeters</w:t>
+                <w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Loidl</w:t>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Leblanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05469675v1</w:t>
+                <w:t xml:space="preserve">hal-02949210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">360° domain wall generation in the soft layer of magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.072501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2838455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation study of a new technique for absolute activity measurement with 4π solid angle metallic magnetic calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Loidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Greullet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">Matias Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tiusan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Thierry Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (6-7), pp.872-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949210v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05469675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic domain wall propagation in a submicron spin-valve stripe: influence of the pinned layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15898,64 +15898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Greullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (19), pp.192506. </w:t>
@@ -16045,51 +16045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.133-136. </w:t>
@@ -16898,420 +16898,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching the magnetic configuration of a spin valve by current-induced domain wall motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field sensing using the magnetoresistance of IrMn exchange-biased tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nguyen van Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">F. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 92 (8), pp.4825-4827. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1507820⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 91 (7), pp.4655-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1450050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949465v1</w:t>
+                <w:t xml:space="preserve">hal-02949410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field sensing using the magnetoresistance of IrMn exchange-biased tunnel junctions</w:t>
+                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Vaurès</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rottländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.896 - 902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949410v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching the magnetic configuration of a spin valve by current-induced domain wall motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jaffrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Rottländer</w:t>
+                <w:t xml:space="preserve">A. Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (8), pp.4825-4827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1507820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949382v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain duplication in ferromagnetic sandwiches</w:t>
               </w:r>
@@ -17323,77 +17323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 89 (12), pp.8006-8010. </w:t>
@@ -17431,51 +17431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain duplication in magnetic tunnel junctions studied by Kerr microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17617,51 +17617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nguyen van Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briatico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (6), pp.064427. </w:t>
@@ -17712,51 +17712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling magnetoresistance and induced domain structure in Al 2 O 3 -based junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17846,51 +17846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy and domain duplication in transport properties of tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17976,161 +17976,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoresistance and spintronic anisotropy induced by spin excitations along molecular spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Katcko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Bahouka</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001215v1</w:t>
+                <w:t xml:space="preserve">hal-03001272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral versus collinear magnetic order dynamics: faster chiral recovery after optical excitation revealed by femtosecond XUV scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18182,231 +18182,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance and spintronic anisotropy induced by spin excitations along molecular spin chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Chowrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Schleicher</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bahouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001272v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18540,51 +18540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B88C1EB"/>
+    <w:nsid w:val="ADEBE857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18771,51 +18771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5871-8870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071210679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-2630-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02426455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746749v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kandpal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44306-024-00067-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04371362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371103v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Grassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Geilen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait Oukaci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094444" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ksenzov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Freimuth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Capotondi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19613-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Sushruth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Pablo Grassi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila A&#239;t Oukaci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043203" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.205301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Tao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N Jiang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J Kong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Z Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027909" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11495" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aae341" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646502v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ch Pham" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144423" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889081v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersweiler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/33/336005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284022v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Stashkevich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214409" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Ch Pham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melilli" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pajon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045017" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282863v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Wegrowe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094409" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276627v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Encinas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818677" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mitsuzuka" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711219" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girod" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Bubendorff" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365302" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB268E6D72730019DE4F04C89769DB8C50D61DAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949054v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Silva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dumesnil" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597625" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949060v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briones" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lengaigne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0901.2617" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949072v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ravelosona" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Fullerton" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089569" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05469675v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Loidl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Leblanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Rodrigues" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Branger" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.02.027" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008100" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B9A2A57DB11227CE08C35CA5B5BF2026F716BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949082v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Guittoum" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Layadi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bourzami" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tafat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Souami" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.11.021" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949265v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Katine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Terris" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.117203" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949291v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.010" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Katine" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Carey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Childress" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1819516" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949301v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Folks" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1686893" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949465v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grollier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzic" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaur&#232;s" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1507820" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949410v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1450050" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949382v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953390v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1373696" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949497v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.052409" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954107v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briatico" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.064427" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954378v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;ry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#233;cuch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.11643" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954383v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.11344" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001243v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354402v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5871-8870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071210679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-2630-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02426455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746749v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kandpal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44306-024-00067-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04371362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371103v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Grassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Geilen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait Oukaci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094444" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ksenzov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Freimuth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Capotondi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19613-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Sushruth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Pablo Grassi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila A&#239;t Oukaci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043203" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.205301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388308v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Tao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N Jiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J Kong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Z Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027909" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11495" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aae341" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersweiler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/33/336005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646502v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ch Pham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144423" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284022v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Stashkevich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214409" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128977v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Ch Pham" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melilli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pajon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045017" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282863v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Wegrowe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094409" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276627v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Encinas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818677" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949024v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mitsuzuka" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711219" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girod" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Bubendorff" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365302" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB268E6D72730019DE4F04C89769DB8C50D61DAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949054v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Silva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dumesnil" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597625" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949060v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briones" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lengaigne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0901.2617" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949072v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ravelosona" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Fullerton" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089569" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05469675v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Loidl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Leblanc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Rodrigues" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Branger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.02.027" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008100" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B9A2A57DB11227CE08C35CA5B5BF2026F716BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949082v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Guittoum" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Layadi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bourzami" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tafat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Souami" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.11.021" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949265v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Katine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Terris" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.117203" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949291v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.010" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Katine" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Carey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Childress" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1819516" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949301v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Folks" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1686893" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949410v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaur&#232;s" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1450050" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949382v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949465v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grollier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzic" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1507820" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953390v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1373696" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949497v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.052409" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954107v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briatico" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.064427" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954378v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;ry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#233;cuch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.11643" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954383v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.11344" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001243v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354402v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>