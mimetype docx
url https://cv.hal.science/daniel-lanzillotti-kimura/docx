--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -100,263 +100,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and nanoacoustic characterization of Co/Pt superlattices</w:t>
+                <w:t xml:space="preserve">Towards Environmentally Responsive Hypersound Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. R. Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Xiang</w:t>
+                <w:t xml:space="preserve">Gastón Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borrazás</w:t>
+                <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sandeep</w:t>
+                <w:t xml:space="preserve">Michael Zuarez-Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Gómez</w:t>
+                <w:t xml:space="preserve">Priscila Vensaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354555v1</w:t>
+                <w:t xml:space="preserve">hal-05354553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Environmentally Responsive Hypersound Materials</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and nanoacoustic characterization of Co/Pt superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">E. R. Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Grosman</w:t>
+                <w:t xml:space="preserve">C. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chushuang Xiang</w:t>
+                <w:t xml:space="preserve">C. Borrazás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zuarez-Chamba</w:t>
+                <w:t xml:space="preserve">S. Sandeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Vensaus</w:t>
+                <w:t xml:space="preserve">J. E. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354553v1</w:t>
+                <w:t xml:space="preserve">hal-05354555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-on-insulator optomechanical microresonator with tight photon and phonon confinement</w:t>
               </w:r>
@@ -636,51 +636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castillo López de Larrinzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge M García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto D Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,295 +734,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
+                <w:t xml:space="preserve">Elliptical micropillars for efficient generation and detection of coherent acoustic phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+                <w:t xml:space="preserve">C Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Mehdi</w:t>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Priya</w:t>
+                <w:t xml:space="preserve">E R Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">L Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Esmann</w:t>
+                <w:t xml:space="preserve">I Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (23), pp.41102. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.014069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.534680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.014069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939071v1</w:t>
+                <w:t xml:space="preserve">hal-04784203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical micropillars for efficient generation and detection of coherent acoustic phonons</w:t>
+                <w:t xml:space="preserve">Polarization-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Xiang</w:t>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rodriguez</w:t>
+                <w:t xml:space="preserve">Elham Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E R Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">Priya Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Le Gratiet</w:t>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Sagnes</w:t>
+                <w:t xml:space="preserve">Martin Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.014069. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (23), pp.41102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.014069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.534680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784203v1</w:t>
+                <w:t xml:space="preserve">hal-04939071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing stimulated Brillouin scattering in suspended silicon waveguides through subwavelength nanostructuration [Invited]</w:t>
               </w:r>
@@ -1253,736 +1253,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing gigahertz coherent acoustic phonons in TiO2 mesoporous thin films</w:t>
+                <w:t xml:space="preserve">Topological nanophononic interface states using high-order bandgaps in the one-dimensional Su-Schrieffer-Heeger model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Cardozo de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Xiang</w:t>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esmann</w:t>
+                <w:t xml:space="preserve">K. Papatryfonos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lopez Abdala</w:t>
+                <w:t xml:space="preserve">E. Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Fuertes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.100472. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (20), pp.205301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.205301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261365v1</w:t>
+                <w:t xml:space="preserve">hal-04784169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing gigahertz coherent acoustic phonons in TiO2 mesoporous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">E.R. Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">M. Esmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lopez Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.100472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261362v1</w:t>
+                <w:t xml:space="preserve">hal-04261365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological nanophononic interface states using high-order bandgaps in the one-dimensional Su-Schrieffer-Heeger model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Papatryfonos</w:t>
+                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (20), pp.205301. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1687-1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.205301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784169v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.109130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278661v1</w:t>
+                <w:t xml:space="preserve">hal-04128283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1687-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04128283v1</w:t>
+                <w:t xml:space="preserve">hal-04278661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards chiral acoustoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castillo López de Larrinzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Daniel Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,742 +2036,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of cost-effective environment-responsive nanoacoustic devices based on mesoporous thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norberto Daniel Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">Perspectives on high-frequency nanomechanics, nanoacoustics, and nanophononics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.504926⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.140501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0142925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784168v1</w:t>
+                <w:t xml:space="preserve">hal-04268506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on high-frequency nanomechanics, nanoacoustics, and nanophononics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">Design of cost-effective environment-responsive nanoacoustic devices based on mesoporous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson R Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Vensaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galo J a A Soler-Illia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Daniel Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122, pp.140501. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0142925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.504926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268506v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic topological interface states and voltage feeder by breaking inversion symmetry on thin plates</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Electrical Control of the Excitonic Fine Structure for a Quantum Dot in a Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongwoo Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">H. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jensen Li</w:t>
+                <w:t xml:space="preserve">P. Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junsuk Rho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104107⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (5), pp.057401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268607v1</w:t>
+                <w:t xml:space="preserve">hal-04298476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Electrical Control of the Excitonic Fine Structure for a Quantum Dot in a Cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Priya</w:t>
+                <w:t xml:space="preserve">Subwavelength Control of Photons and Phonons in Release-Free Silicon Optomechanical Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Harouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lemaître</w:t>
+                <w:t xml:space="preserve">Xavier Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.057401⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.3855-3862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298476v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength Control of Photons and Phonons in Release-Free Silicon Optomechanical Resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+                <w:t xml:space="preserve">Elastic topological interface states and voltage feeder by breaking inversion symmetry on thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le-Roux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junsuk Rho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (12), pp.3855-3862. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.104107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268595v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Electrical Control of the Excitonic Fine Structure for a Quantum Dot in a Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (5), pp.057401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841154v1</w:t>
@@ -2795,90 +2795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological optical and phononic interface mode by simultaneous band inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.598. </w:t>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based angular filtering for high-resolution Brillouin spectroscopy in the 20-300 GHz frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Thin Films for Acoustic Devices in the Gigahertz Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez-Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,64 +3344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,442 +3446,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent generation and detection of acoustic phonons in topological nanocavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin scattering in hybrid optophononic Bragg micropillar resonators at 300 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Arregui</w:t>
+                <w:t xml:space="preserve">F. Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ortíz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Gomez-Carbonell</w:t>
+                <w:t xml:space="preserve">Loïc Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5082728⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334735v1</w:t>
+                <w:t xml:space="preserve">hal-02334730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Photon-Phonon Colocalization in Certain Random Superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Sotomayor-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (4), pp.043903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.043903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin scattering in hybrid optophononic Bragg micropillar resonators at 300 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Coherent generation and detection of acoustic phonons in topological nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ortíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lamberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Harouri</w:t>
+                <w:t xml:space="preserve">C. Sotomayor-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Sagnes</w:t>
+                <w:t xml:space="preserve">C. Gomez-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (7), pp.854. </w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.030805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5082728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334730v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic phonon confinement by band inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,64 +3954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon engineering with superlattices: Generalized nanomechanical potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ortíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4097,51 +4097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4192,64 +4192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological acoustics in coupled nanocavity arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,64 +4348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (1), pp.013816. </w:t>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological nanophononic states by band inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roland Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards GHz-THz cavity optomechanics in DBR-based semiconductor resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,740 +5345,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Optical-Mechanical Coupling in a Vertical GaAs/AlAs Microcavity for Subterahertz Phonons and Near-Infrared Light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Photoelastic Terahertz Phonon Detection by a Semiconductor Superlattice Embedded in an Optical Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037403⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8-9, SI), pp.1727-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1505-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229160v1</w:t>
+                <w:t xml:space="preserve">hal-01233818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelastic Terahertz Phonon Detection by a Semiconductor Superlattice Embedded in an Optical Microcavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Strong Optical-Mechanical Coupling in a Vertical GaAs/AlAs Microcavity for Subterahertz Phonons and Near-Infrared Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.037403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1505-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01233818v1</w:t>
+                <w:t xml:space="preserve">hal-01229160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical generation and detection of acoustic nanowaves in microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Theory of coherent generation and detection of THz acoustic phonons using optical microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (20), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.201103⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229214v1</w:t>
+                <w:t xml:space="preserve">hal-01229218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Generation of Acoustic Phonons in Optical Microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1, SI), pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of coherent generation and detection of THz acoustic phonons using optical microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Enhanced optical generation and detection of acoustic nanowaves in microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (6), </w:t>
+              <w:t xml:space="preserve">, 2011, 83 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.201103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229218v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of sub-terahertz confined acoustic nanowaves: Theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6112,77 +6112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement and Inhibition of Coherent Phonon Emission of a Ni Film in a BaTiO3/SrTiO3 Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,103 +6246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophononic thin-film filters and mirrors studied by picosecond ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6376,77 +6376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch Oscillations of THz Acoustic Phonons in Coupled Nanocavity Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical excitation and detection of terahertz acoustic waves with semiconductor superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,90 +6640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Raman scattering of nanocavity-confined acoustic phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6757,64 +6757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Terahertz Monochromatic Transduction with Semiconductor Acoustic Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic phonon nanowave devices based on aperiodic multilayers: Experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7025,51 +7025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon engineering with acoustic nanocavities: Theoretical considerations on phonon molecules, band structures, and acoustic Bloch oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,64 +7168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7276,90 +7276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subterahertz Phonon Dynamics in Acoustic Nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,283 +7521,1473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavities and devices for sound and light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon Bloch oscillations in acoustic-cavity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.577073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.041305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.041305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016786v1</w:t>
+                <w:t xml:space="preserve">hal-00005406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Bloch oscillations in acoustic-cavity structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavities and devices for sound and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, pp.041305. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5592, pp.254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.041305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.577073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005406v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced efficiency of coherent acoustic phonon generation and detection using elliptical micropillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chushuang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal filtering of polarisation-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonon dynamics in novel materials and hybrid structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathyan Sandeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson R. Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Papatryfonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg (67000), France. pp.1299203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent acoustic phonon transport in optophononic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chushuang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sathyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.1299116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3021844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon Optomechanical Membrane Waveguides Based on Subwavelength Engineering of Photons and Phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-order topological state by band inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papatryfonos Konstantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliveira Edson Cardozo De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral acoustoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Castillo López de Larrinzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chushuang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio García-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent generation of acoustic phonons in an optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-terahertz phonon dynamics in acoustic nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna, Unknown Region. pp.1131-1132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin-Active Subwavelength Silicon Membrane Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7806,1306 +8996,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Batoul Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th European Conference on Integrated Optics. ECIO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402, Springer Nature Switzerland, pp.209-213, 2024, Springer Proceedings in Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63378-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692090v1</w:t>
-              </w:r>
-[...1188 lines deleted...]
-                <w:t xml:space="preserve">hal-01288166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9457,51 +9457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borraz&#225;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G&#243;mez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ortiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castillo L&#243;pez de Larrinzar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto D Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Priya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Esmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sagnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.014069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.534474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14151276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopez Abdala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fuertes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papatryfonos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo J a A Soler-Illia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.504926" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsuk Rho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Priya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.057401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.411945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez-Abdala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Fuertes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C. Angelom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05464" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pastier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arregui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ort&#237;z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082728" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.043903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000854" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lamberti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.05.068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085430" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anguiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sesin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchhausen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013816" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jusserand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soukiassian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.106002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02365363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roland Lamberti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155422" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hilaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kessler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Demory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001326" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.05.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Luca Portalupi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00876" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037403" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1505-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79S2FX7Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229218v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064307" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.187402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295701" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.197402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264042v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.233302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Balseiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.024301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.217405" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.115502" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fainstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2178415" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.577073" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005406v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.041305" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022325" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531676v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Carreira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papatryfonos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021844" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04401422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papatryfonos Konstantinos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Edson Cardozo De" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418785v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA066183" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borraz&#225;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ortiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castillo L&#243;pez de Larrinzar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto D Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sagnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.014069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Priya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Esmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.534474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14151276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papatryfonos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopez Abdala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fuertes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100472" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142925" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo J a A Soler-Illia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.504926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Priya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.057401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsuk Rho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104107" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.411945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez-Abdala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Fuertes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C. Angelom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05464" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pastier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000854" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arregui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Garc&#237;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.043903" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ort&#237;z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082728" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lamberti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.05.068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085430" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anguiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sesin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchhausen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013816" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jusserand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soukiassian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.106002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02365363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roland Lamberti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155422" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hilaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kessler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Demory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001326" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.05.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Luca Portalupi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00876" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1505-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79S2FX7Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037403" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064307" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.187402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295701" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.197402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264042v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.233302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Balseiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.024301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.217405" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.115502" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fainstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2178415" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.041305" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.577073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Carreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papatryfonos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021844" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04401422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papatryfonos Konstantinos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Edson Cardozo De" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350333v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA066183" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>