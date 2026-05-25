--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,263 +100,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Environmentally Responsive Hypersound Materials</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and nanoacoustic characterization of Co/Pt superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">E. R. Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Grosman</w:t>
+                <w:t xml:space="preserve">C. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chushuang Xiang</w:t>
+                <w:t xml:space="preserve">C. Borrazás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zuarez-Chamba</w:t>
+                <w:t xml:space="preserve">S. Sandeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Vensaus</w:t>
+                <w:t xml:space="preserve">J. E. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354553v1</w:t>
+                <w:t xml:space="preserve">hal-05354555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and nanoacoustic characterization of Co/Pt superlattices</w:t>
+                <w:t xml:space="preserve">Towards Environmentally Responsive Hypersound Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. R. Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Xiang</w:t>
+                <w:t xml:space="preserve">Gastón Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borrazás</w:t>
+                <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sandeep</w:t>
+                <w:t xml:space="preserve">Michael Zuarez-Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Gómez</w:t>
+                <w:t xml:space="preserve">Priscila Vensaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354555v1</w:t>
+                <w:t xml:space="preserve">hal-05354553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-on-insulator optomechanical microresonator with tight photon and phonon confinement</w:t>
               </w:r>
@@ -636,51 +636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castillo López de Larrinzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge M García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto D Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,295 +734,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical micropillars for efficient generation and detection of coherent acoustic phonons</w:t>
+                <w:t xml:space="preserve">Polarization-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Xiang</w:t>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rodriguez</w:t>
+                <w:t xml:space="preserve">Elham Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E R Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">Priya Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Le Gratiet</w:t>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Sagnes</w:t>
+                <w:t xml:space="preserve">Martin Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.014069. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (23), pp.41102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.014069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.534680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784203v1</w:t>
+                <w:t xml:space="preserve">hal-04939071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
+                <w:t xml:space="preserve">Elliptical micropillars for efficient generation and detection of coherent acoustic phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+                <w:t xml:space="preserve">C Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Mehdi</w:t>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Priya</w:t>
+                <w:t xml:space="preserve">E R Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">L Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Esmann</w:t>
+                <w:t xml:space="preserve">I Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (23), pp.41102. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.014069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.534680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.014069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939071v1</w:t>
+                <w:t xml:space="preserve">hal-04784203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing stimulated Brillouin scattering in suspended silicon waveguides through subwavelength nanostructuration [Invited]</w:t>
               </w:r>
@@ -1253,736 +1253,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological nanophononic interface states using high-order bandgaps in the one-dimensional Su-Schrieffer-Heeger model</w:t>
+                <w:t xml:space="preserve">Probing gigahertz coherent acoustic phonons in TiO2 mesoporous thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodriguez</w:t>
+                <w:t xml:space="preserve">E.R. Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Papatryfonos</w:t>
+                <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">N. Lopez Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.C. Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (20), pp.205301. </w:t>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.100472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.205301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784169v1</w:t>
+                <w:t xml:space="preserve">hal-04261365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing gigahertz coherent acoustic phonons in TiO2 mesoporous thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Cardozo de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Xiang</w:t>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.C. Fuertes</w:t>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100472⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1687-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261365v1</w:t>
+                <w:t xml:space="preserve">hal-04261362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+                <w:t xml:space="preserve">Topological nanophononic interface states using high-order bandgaps in the one-dimensional Su-Schrieffer-Heeger model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Papatryfonos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">E. Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.1687-1693. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (20), pp.205301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.205301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261362v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1687-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128283v1</w:t>
+                <w:t xml:space="preserve">hal-04278661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Scattering Selection Rules in Polarization-Sensitive Photonic Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00186⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.109130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278661v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards chiral acoustoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castillo López de Larrinzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Daniel Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,438 +2036,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on high-frequency nanomechanics, nanoacoustics, and nanophononics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">Design of cost-effective environment-responsive nanoacoustic devices based on mesoporous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson R Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Vensaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galo J a A Soler-Illia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Daniel Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0142925⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.504926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268506v1</w:t>
+                <w:t xml:space="preserve">hal-04784168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of cost-effective environment-responsive nanoacoustic devices based on mesoporous thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norberto Daniel Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">Perspectives on high-frequency nanomechanics, nanoacoustics, and nanophononics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (12), pp.3715. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.140501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.504926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784168v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Electrical Control of the Excitonic Fine Structure for a Quantum Dot in a Cavity</w:t>
+                <w:t xml:space="preserve">Elastic topological interface states and voltage feeder by breaking inversion symmetry on thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ollivier</w:t>
+                <w:t xml:space="preserve">Dongwoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Priya</w:t>
+                <w:t xml:space="preserve">Jensen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Harouri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junsuk Rho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.057401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.104107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298476v1</w:t>
+                <w:t xml:space="preserve">hal-04268607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength Control of Photons and Phonons in Release-Free Silicon Optomechanical Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,302 +2459,319 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (12), pp.3855-3862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic topological interface states and voltage feeder by breaking inversion symmetry on thin plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Electrical Control of the Excitonic Fine Structure for a Quantum Dot in a Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongwoo Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">A. Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jensen Li</w:t>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junsuk Rho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.104107. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (5), pp.057401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268607v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Electrical Control of the Excitonic Fine Structure for a Quantum Dot in a Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (5), pp.057401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841154v1</w:t>
@@ -2795,90 +2795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological optical and phononic interface mode by simultaneous band inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.598. </w:t>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based angular filtering for high-resolution Brillouin spectroscopy in the 20-300 GHz frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Thin Films for Acoustic Devices in the Gigahertz Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez-Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,64 +3344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,442 +3446,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin scattering in hybrid optophononic Bragg micropillar resonators at 300 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anderson Photon-Phonon Colocalization in Certain Random Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lamberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Harouri</w:t>
+                <w:t xml:space="preserve">G. Arregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lanco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. M. Sotomayor-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000854⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (4), pp.043903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.043903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334730v1</w:t>
+                <w:t xml:space="preserve">hal-02334736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Photon-Phonon Colocalization in Certain Random Superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Coherent generation and detection of acoustic phonons in topological nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Sotomayor-Torres</w:t>
+                <w:t xml:space="preserve">O. Ortíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D. García</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Sotomayor-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.043903⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.030805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5082728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334736v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent generation and detection of acoustic phonons in topological nanocavities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Brillouin scattering in hybrid optophononic Bragg micropillar resonators at 300 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotomayor-Torres</w:t>
+                <w:t xml:space="preserve">F. Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gomez-Carbonell</w:t>
+                <w:t xml:space="preserve">Loïc Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.030805. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5082728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334735v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic phonon confinement by band inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,64 +3954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon engineering with superlattices: Generalized nanomechanical potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ortíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,680 +4052,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling rules in optomechanical semiconductor micropillars</w:t>
+                <w:t xml:space="preserve">Optical cavity mode dynamics and coherent phonon generation in high-Q micropillar resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sesin</w:t>
+                <w:t xml:space="preserve">A. Bruchhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bruchhausen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.063810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063810⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.013816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299933v1</w:t>
+                <w:t xml:space="preserve">hal-02296301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological acoustics in coupled nanocavity arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Scaling rules in optomechanical semiconductor micropillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anguiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.161109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.063810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334739v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical cavity mode dynamics and coherent phonon generation in high-Q micropillar resonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological acoustics in coupled nanocavity arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (1), pp.013816. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.161109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296301v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic confinement phenomena in oxide multifunctional nanophononic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lanzillotti-Kimura</w:t>
+                <w:t xml:space="preserve">Topological nanophononic states by band inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Esmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jusserand</w:t>
+                <w:t xml:space="preserve">Fabrice Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soukiassian</w:t>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xie</w:t>
+                <w:t xml:space="preserve">Olivier Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (10), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.106002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334738v1</w:t>
+                <w:t xml:space="preserve">hal-02365363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological nanophononic states by band inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Esmann</w:t>
+                <w:t xml:space="preserve">Acoustic confinement phenomena in oxide multifunctional nanophononic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Roland Lamberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Senellart</w:t>
+                <w:t xml:space="preserve">B. Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">A. Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Krebs</w:t>
+                <w:t xml:space="preserve">L. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (15), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365363v1</w:t>
+                <w:t xml:space="preserve">hal-02334738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of the optical polarization rotation induced by a single quantum dot in a cavity</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards GHz-THz cavity optomechanics in DBR-based semiconductor resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,740 +5345,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelastic Terahertz Phonon Detection by a Semiconductor Superlattice Embedded in an Optical Microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Optical-Mechanical Coupling in a Vertical GaAs/AlAs Microcavity for Subterahertz Phonons and Near-Infrared Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Legrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1505-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.037403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233818v1</w:t>
+                <w:t xml:space="preserve">hal-01229160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Optical-Mechanical Coupling in a Vertical GaAs/AlAs Microcavity for Subterahertz Phonons and Near-Infrared Light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Photoelastic Terahertz Phonon Detection by a Semiconductor Superlattice Embedded in an Optical Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8-9, SI), pp.1727-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1505-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of coherent generation and detection of THz acoustic phonons using optical microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Enhanced optical generation and detection of acoustic nanowaves in microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064307⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.201103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229218v1</w:t>
+                <w:t xml:space="preserve">hal-01229214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Generation of Acoustic Phonons in Optical Microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1, SI), pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical generation and detection of acoustic nanowaves in microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Theory of coherent generation and detection of THz acoustic phonons using optical microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (20), </w:t>
+              <w:t xml:space="preserve">, 2011, 84 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.201103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229214v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of sub-terahertz confined acoustic nanowaves: Theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6112,103 +6112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement and Inhibition of Coherent Phonon Emission of a Ni Film in a BaTiO3/SrTiO3 Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (18), </w:t>
@@ -6246,103 +6246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophononic thin-film filters and mirrors studied by picosecond ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6376,77 +6376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch Oscillations of THz Acoustic Phonons in Coupled Nanocavity Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical excitation and detection of terahertz acoustic waves with semiconductor superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,90 +6640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Raman scattering of nanocavity-confined acoustic phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6757,64 +6757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Terahertz Monochromatic Transduction with Semiconductor Acoustic Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,90 +6891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic phonon nanowave devices based on aperiodic multilayers: Experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7025,51 +7025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon engineering with acoustic nanocavities: Theoretical considerations on phonon molecules, band structures, and acoustic Bloch oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,64 +7168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7276,90 +7276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subterahertz Phonon Dynamics in Acoustic Nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,235 +7521,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Bloch oscillations in acoustic-cavity structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavities and devices for sound and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.041305⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5592, pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.577073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005406v1</w:t>
+                <w:t xml:space="preserve">hal-00016786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavities and devices for sound and light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon Bloch oscillations in acoustic-cavity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5592, pp.254. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.041305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.577073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.041305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016786v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7767,103 +7767,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced efficiency of coherent acoustic phonon generation and detection using elliptical micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. </w:t>
@@ -7901,103 +7901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal filtering of polarisation-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Mehdi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299119, </w:t>
@@ -8169,64 +8169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent acoustic phonon transport in optophononic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Sathyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8450,77 +8450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order topological state by band inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papatryfonos Konstantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveira Edson Cardozo De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8545,90 +8545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral acoustoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castillo López de Larrinzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio García-Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8692,64 +8692,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8800,90 +8800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-terahertz phonon dynamics in acoustic nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9009,51 +9009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Batoul Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th European Conference on Integrated Optics. ECIO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402, Springer Nature Switzerland, pp.209-213, 2024, Springer Proceedings in Physics, </w:t>
@@ -9457,51 +9457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borraz&#225;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ortiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castillo L&#243;pez de Larrinzar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto D Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sagnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.014069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Priya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Esmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.534474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14151276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papatryfonos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopez Abdala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fuertes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100472" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142925" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo J a A Soler-Illia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.504926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Priya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.057401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsuk Rho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104107" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.411945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez-Abdala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Fuertes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C. Angelom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05464" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pastier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000854" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arregui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Garc&#237;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.043903" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ort&#237;z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082728" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lamberti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.05.068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085430" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anguiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sesin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchhausen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013816" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jusserand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soukiassian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.106002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02365363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roland Lamberti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155422" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hilaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kessler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Demory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001326" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.05.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Luca Portalupi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00876" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1505-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79S2FX7Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037403" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064307" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.187402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295701" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.197402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264042v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.233302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Balseiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.024301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.217405" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.115502" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fainstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2178415" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.041305" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.577073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Carreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papatryfonos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021844" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04401422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papatryfonos Konstantinos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Edson Cardozo De" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350333v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA066183" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borraz&#225;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G&#243;mez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ortiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castillo L&#243;pez de Larrinzar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto D Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Priya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Esmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sagnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.014069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.534474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14151276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopez Abdala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fuertes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papatryfonos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo J a A Soler-Illia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.504926" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsuk Rho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04268595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Priya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.057401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.411945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez-Abdala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Fuertes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C. Angelom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05464" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pastier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arregui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Garc&#237;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.043903" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ort&#237;z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000854" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lamberti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.05.068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085430" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anguiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchhausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013816" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sesin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063810" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02365363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roland Lamberti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Krebs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155422" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jusserand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soukiassian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.106002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hilaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kessler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Demory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001326" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.05.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Luca Portalupi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00876" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037403" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1505-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79S2FX7Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229218v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064307" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.187402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295701" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.197402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264042v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.233302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Balseiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.024301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.217405" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.115502" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fainstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2178415" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.577073" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005406v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.041305" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Carreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papatryfonos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021844" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04401422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papatryfonos Konstantinos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Edson Cardozo De" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350333v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Daniel N. D. Lanzillotti Kimura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA066183" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>