--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 13, pp.514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1718,312 +1718,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branching Heuristics for Quantified Renamable Horn Formulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coste-Marquis</w:t>
+                <w:t xml:space="preserve">A Parsimony Tree for the SAT2002 Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Purdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Letombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3569, pp.393</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, Issue 1 - pp 343-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014611v1</w:t>
+                <w:t xml:space="preserve">hal-00018851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parsimony Tree for the SAT2002 Competition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">The SAT 2002 Competition , Annals of Mathematics and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 43, Issue 1 - pp 343-365</w:t>
+              <w:t xml:space="preserve">, 2005, 43,, pp.307-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018851v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAT 2002 Competition , Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Simon</w:t>
+                <w:t xml:space="preserve">A Branching Heuristics for Quantified Renamable Horn Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coste-Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hirsch</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Letombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43,, pp.307-342</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3569, pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300798v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Second QBF Solvers Comparative Evaluation</w:t>
               </w:r>
@@ -2978,172 +2978,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAF: SAT-based Attractor Finder in Asynchronous Automata Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Magnin</w:t>
+                <w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Tahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyuki Tamura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Sayede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg</w:t>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184830v1</w:t>
+                <w:t xml:space="preserve">hal-04214791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-Based Method for Finding Attractors in Asynchronous Multi-Valued Networks</w:t>
+                <w:t xml:space="preserve">SAF: SAT-based Attractor Finder in Asynchronous Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehide Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
@@ -3157,230 +3176,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964870v1</w:t>
+                <w:t xml:space="preserve">hal-04184830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delorme</w:t>
+                <w:t xml:space="preserve">SAT-Based Method for Finding Attractors in Asynchronous Multi-Valued Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehide Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t>
+              <w:t xml:space="preserve">14th International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214791v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressing UNSAT Search Trees with Caching</w:t>
               </w:r>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehide Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Tractable Optimization under DNNF Constraints</w:t>
+                <w:t xml:space="preserve">Complexité paramétrée de l'optimisation sous contrainte DNNF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
@@ -5548,97 +5548,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, The Hague, Netherlands. pp.1194-1202</w:t>
+              <w:t xml:space="preserve">12èmes Journée Francophone de Programmation par Contraintes (JFPC'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380765v1</w:t>
+                <w:t xml:space="preserve">hal-02380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité paramétrée de l'optimisation sous contrainte DNNF</w:t>
+                <w:t xml:space="preserve">Fixed-Parameter Tractable Optimization under DNNF Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
@@ -5656,523 +5656,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journée Francophone de Programmation par Contraintes (JFPC'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The Hague, Netherlands. pp.1194-1202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380769v1</w:t>
+                <w:t xml:space="preserve">hal-02380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la vérification de modèles en logique modale K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Checking Kripke Models for Modal Logic K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Montmirail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées d’Intelligence Artificielle Fondamentale (IAF 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Practical Aspects of Automated Reasoning co-located with International Joint Conference on Automated Reasoning (IJCAR 2016), Coimbra, Portugal, July 2nd, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332832v1</w:t>
+                <w:t xml:space="preserve">hal-02271413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Checking Kripke Models for Modal Logic K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos de la vérification de modèles en logique modale K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montmirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Montmirail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Practical Aspects of Automated Reasoning co-located with International Joint Conference on Automated Reasoning (IJCAR 2016), Coimbra, Portugal, July 2nd, 2016.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10es Journées d’Intelligence Artificielle Fondamentale (IAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1178.5843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271413v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Repair of Buggy If Conditions and Missing Preconditions with SMT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jifeng Xuan</w:t>
+                <w:t xml:space="preserve">Détection de contraintes de cardinalité dans les CNF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Biere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Monperrus</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Manthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Constraints in Software Testing, Verification, and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes (JFPC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.253-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977798v1</w:t>
+                <w:t xml:space="preserve">hal-02380772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contraintes de cardinalité dans les CNF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Repair of Buggy If Conditions and Missing Preconditions with SMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favio Demarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jifeng Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Biere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Norbert Manthey</w:t>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes (JFPC'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Constraints in Software Testing, Verification, and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593735.2593740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380772v1</w:t>
+                <w:t xml:space="preserve">hal-00977798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
               </w:r>
@@ -6331,51 +6331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Logics in Artificial Intelligence (JELIA'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Madeira, Portugal. pp.684-693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6469,90 +6469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Cardinality Constraints in CNF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Biere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Manthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Theory and Applications of Satisfiability Testing (SAT'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.285-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6874,217 +6874,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de solutions équilibrées Pareto-optimales : application au problème de gestion de dépendances logicielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résolution de contraintes qualitatives pour le temps et l'espace par SAT à partir de treillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes - JFPC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829567v1</w:t>
+                <w:t xml:space="preserve">hal-00660969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de contraintes qualitatives pour le temps et l'espace par SAT à partir de treillis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul de solutions équilibrées Pareto-optimales : application au problème de gestion de dépendances logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes - JFPC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660969v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multicritère pour la gestion de dépendances logicielles : utilisation de la norme de Tchebycheff</w:t>
               </w:r>
@@ -8409,51 +8409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Narizzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tachella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,299 +8809,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the QBF arena : the SAT'03 evaluation of QBF solvers</w:t>
+                <w:t xml:space="preserve">The essentials of the SAT 2003 competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Tachella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Sixth International Conference on Theory and Applications of Satisfiability Testing (SAT2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portofino, Italy. pp.468-485</w:t>
+              <w:t xml:space="preserve">Proceedings of the Sixth International Conference on Theory and Applications of satisfiability Testing (SAT 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portofino, Italy. pp.452-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300805v1</w:t>
+                <w:t xml:space="preserve">hal-03300806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenSAT: une plateforme SAT Open Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in the QBF arena : the SAT'03 evaluation of QBF solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tachella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Amiens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Sixth International Conference on Theory and Applications of Satisfiability Testing (SAT2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portofino, Italy. pp.468-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299519v1</w:t>
+                <w:t xml:space="preserve">hal-03300805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The essentials of the SAT 2003 competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenSAT: une plateforme SAT Open Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Sixth International Conference on Theory and Applications of satisfiability Testing (SAT 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portofino, Italy. pp.452-467</w:t>
+              <w:t xml:space="preserve">JNPC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300806v1</w:t>
+                <w:t xml:space="preserve">hal-03299519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de formules booléennes quantifiées : problèmes et algorithmes</w:t>
               </w:r>
@@ -9597,250 +9597,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education and Research Forges in France - Definition, uses, limitations encountered and needs analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208924v4</w:t>
+                <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Education and Research Forges in France - Definition, uses, limitations encountered and needs analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jeannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683957v1</w:t>
+                <w:t xml:space="preserve">hal-04208924v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
@@ -9957,77 +9957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forges de l’Enseignement supérieur et de la Recherche - Définition, usages, limitations rencontrées et analyse des besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jeannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11481,51 +11481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04106948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fichte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hecher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szeider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rapicault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018400031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285008v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Xuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Demarco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lamelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2016.2560811" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Segura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lonca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coste-Marquis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purdom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Narizzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tachella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2003.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brewka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Koops" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Myreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Oertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Nabeshima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.24" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mengel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caridroit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1178.5843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593735.2593740" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Biere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Manthey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09284-3_22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Argelich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Lynce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_22" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tachella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04208924v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jeannas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04098702v7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03296019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02881946v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02884327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti J&#228;rvisalo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Creignou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266993v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04264143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04106948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fichte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hecher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szeider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rapicault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018400031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285008v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Xuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Demarco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lamelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2016.2560811" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Segura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lonca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coste-Marquis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purdom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Narizzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tachella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2003.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brewka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Koops" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Myreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Oertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Nabeshima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.24" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mengel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caridroit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1178.5843" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Biere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Manthey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593735.2593740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09284-3_22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Argelich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Lynce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_22" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tachella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04208924v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jeannas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04098702v7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03296019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02881946v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02884327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti J&#228;rvisalo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Creignou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266993v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04264143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>