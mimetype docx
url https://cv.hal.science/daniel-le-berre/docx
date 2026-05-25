--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -5702,252 +5702,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Checking Kripke Models for Modal Logic K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos de la vérification de modèles en logique modale K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montmirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Montmirail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Practical Aspects of Automated Reasoning co-located with International Joint Conference on Automated Reasoning (IJCAR 2016), Coimbra, Portugal, July 2nd, 2016.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10es Journées d’Intelligence Artificielle Fondamentale (IAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1178.5843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271413v1</w:t>
+                <w:t xml:space="preserve">hal-01332832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la vérification de modèles en logique modale K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Checking Kripke Models for Modal Logic K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Montmirail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées d’Intelligence Artificielle Fondamentale (IAF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Practical Aspects of Automated Reasoning co-located with International Joint Conference on Automated Reasoning (IJCAR 2016), Coimbra, Portugal, July 2nd, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1178.5843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332832v1</w:t>
+                <w:t xml:space="preserve">hal-02271413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de contraintes de cardinalité dans les CNF</w:t>
               </w:r>
@@ -9597,250 +9597,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Education and Research Forges in France - Definition, uses, limitations encountered and needs analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jeannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683957v1</w:t>
+                <w:t xml:space="preserve">hal-04208924v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education and Research Forges in France - Definition, uses, limitations encountered and needs analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208924v4</w:t>
+                <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
@@ -9957,77 +9957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forges de l’Enseignement supérieur et de la Recherche - Définition, usages, limitations rencontrées et analyse des besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jeannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11481,51 +11481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04106948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fichte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hecher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szeider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rapicault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018400031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285008v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Xuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Demarco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lamelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2016.2560811" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Segura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lonca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coste-Marquis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purdom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Narizzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tachella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2003.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brewka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Koops" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Myreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Oertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Nabeshima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.24" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mengel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caridroit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1178.5843" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Biere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Manthey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593735.2593740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09284-3_22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Argelich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Lynce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_22" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tachella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04208924v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jeannas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04098702v7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03296019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02881946v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02884327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti J&#228;rvisalo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Creignou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266993v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04264143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04106948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fichte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hecher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szeider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rapicault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018400031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285008v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Xuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Demarco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lamelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2016.2560811" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Segura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lonca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coste-Marquis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purdom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Narizzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tachella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2003.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brewka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Koops" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Myreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Oertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05219008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Nabeshima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.24" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mengel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caridroit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1178.5843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Biere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Manthey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593735.2593740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02380768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09284-3_22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Argelich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Lynce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_22" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tachella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04208924v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jeannas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04098702v7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03296019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02881946v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02884327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti J&#228;rvisalo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Creignou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266993v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04266999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04264143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>