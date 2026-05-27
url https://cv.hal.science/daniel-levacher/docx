--- v0 (2026-04-29)
+++ v1 (2026-05-27)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t>
+                <w:t xml:space="preserve">A Combined Slump-Sliding Test for Dredged Fine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Suriray</w:t>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Zmamou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (3), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20230350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990745v1</w:t>
+                <w:t xml:space="preserve">hal-05060954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Slump-Sliding Test for Dredged Fine Sediments</w:t>
+                <w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Suriray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hussan</w:t>
+                <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Friboulet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (3), pp.271-284. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ20230350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060954v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the compaction of raw dredged sediments for a direct reuse as fill material</w:t>
               </w:r>
@@ -937,51 +937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,64 +1097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lamrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-valorization of sediments incorporating high and low organic matter with alkali-activated GGBS and hydraulic binder for use in road construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,304 +1732,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of Lake Sediments in Sustainable Mortar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gentile</w:t>
+                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ferruccio Piccinni</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments10090149⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419169v1</w:t>
+                <w:t xml:space="preserve">hal-04169274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Seifi</w:t>
+                <w:t xml:space="preserve">Reuse of Lake Sediments in Sustainable Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maria Noemi Martellotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferruccio Piccinni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments10090149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169274v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of natural dewatering of dredged sediments incorporating evaporation and drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2349,90 +2349,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t>
@@ -2496,64 +2496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of excavated soils from mini-trenches made on road or sidewalks to install public utilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,1247 +2728,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Uses of Usumacinta River sediments as a sustainable resource for unpaved roads: an experimental study on a full-scale pilot unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850716v1</w:t>
+                <w:t xml:space="preserve">hal-03763414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of cob thermal inertia by latent heat storage and its implication on energy consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Touati</w:t>
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on microstructure change and mechanical properties of coconut fibre-reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6040102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946614v1</w:t>
+                <w:t xml:space="preserve">hal-03946658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses of Usumacinta River sediments as a sustainable resource for unpaved roads: an experimental study on a full-scale pilot unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+                <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100136. </w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wetting and drying cycles on microstructure change and mechanical properties of coconut fibre-reinforced mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huyen Bui</w:t>
+                <w:t xml:space="preserve">Improvement of cob thermal inertia by latent heat storage and its implication on energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (4), pp.102. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6040102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946658v1</w:t>
+                <w:t xml:space="preserve">hal-03946614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169577v1</w:t>
+                <w:t xml:space="preserve">hal-03894225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Valorization of a highly organic sediment: from conventional binders to a geopolymer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mezazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6050147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624746v1</w:t>
+                <w:t xml:space="preserve">hal-03946807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility of trace metals and microbiological pollution from dredged sediments to the Gulf of Gabes, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hussain</w:t>
+                <w:t xml:space="preserve">Nesma Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Khannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdmouleh Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Science, Technology &amp; Innovation, 194, pp.815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-022-10451-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894225v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of trace metals and microbiological pollution from dredged sediments to the Gulf of Gabes, Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatma Abdmouleh Keskes</w:t>
+                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Ben Slama</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Saouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advances in Science, Technology &amp; Innovation, 194, pp.815. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-022-10451-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959664v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of a highly organic sediment: from conventional binders to a geopolymer approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hussan</w:t>
+                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.147. </w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6050147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946807v1</w:t>
+                <w:t xml:space="preserve">hal-04169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration characteristics of coconut fibre-reinforced mortars containing CSA and Portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,512 +4126,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phase change materials on lightened earth hygroscopic, thermal and mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Touati</w:t>
+                <w:t xml:space="preserve">Evaluation of the influence of accelerated carbonation on the microstructure and mechanical characteristics of coconut fibre-reinforced cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41, pp.102417. </w:t>
+              <w:t xml:space="preserve">, 2021, 39, pp.102269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198068v1</w:t>
+                <w:t xml:space="preserve">hal-03957336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of accelerated carbonation on the microstructure and mechanical characteristics of coconut fibre-reinforced cementitious matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+                <w:t xml:space="preserve">Impact of phase change materials on lightened earth hygroscopic, thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 39, pp.102269. </w:t>
+              <w:t xml:space="preserve">, 2021, 41, pp.102417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957336v1</w:t>
+                <w:t xml:space="preserve">hal-03198068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Valorization of harbor dredged sediment activated with blast furnace slag in road layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ben Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404725v2</w:t>
+                <w:t xml:space="preserve">hal-03146432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of harbor dredged sediment activated with blast furnace slag in road layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nesma Feki</w:t>
+                <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.127-135. </w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146432v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
               </w:r>
@@ -4764,64 +4764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and review of physical and mechanical properties of raw and treated coconut fibers for their recycling in construction materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4868,90 +4868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical performance of a dry mortar without cement, based on paper fly ash and blast furnace slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6852,238 +6852,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of particle size of the dispersed mineral fraction on the settlement of marine and estuarine muds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sanchez</w:t>
+                <w:t xml:space="preserve">Effets d'une déviation sur les champs de vitesses dans un collecteur d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Bonakdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp 43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333353v1</w:t>
+                <w:t xml:space="preserve">hal-00372113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une déviation sur les champs de vitesses dans un collecteur d'assainissement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Joannis</w:t>
+                <w:t xml:space="preserve">The influence of particle size of the dispersed mineral fraction on the settlement of marine and estuarine muds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (5), pp.303-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-007-0053-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cone penetration technology for coastal environmental monitoring</w:t>
               </w:r>
@@ -8028,77 +8028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t>
@@ -8121,290 +8121,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366352v1</w:t>
+                <w:t xml:space="preserve">hal-05366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohiro Nakahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366354v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Shimpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t>
@@ -8498,90 +8498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des briques de terres crues à base de sédiments: le projet Upécomat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Suriray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.783-794, </w:t>
@@ -8749,51 +8749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs pilotes à base de briques élaborées avec des sédiments du fleuve Usumacinta du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Morsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8861,90 +8861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9228,64 +9228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9963,51 +9963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DURABILITY AND ENVIRONMENTAL BEHAVIOUR OF AGROMATERIALS FROM WASTEPAPER SLUDGE ASH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10015,51 +10015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10084,90 +10084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a binder matrix based on ground granulated blast-furnace slag and fly ash, as a replacement of cement in mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10290,217 +10290,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of dredged dam sediments during natural dehydration</w:t>
+                <w:t xml:space="preserve">State parameters during natural dehydration of dam dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Geo-Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">10th International SedNet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929623v1</w:t>
+                <w:t xml:space="preserve">hal-01929626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State parameters during natural dehydration of dam dredged sediments</w:t>
+                <w:t xml:space="preserve">Behaviour of dredged dam sediments during natural dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International SedNet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">16th Geo-Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929626v1</w:t>
+                <w:t xml:space="preserve">hal-01929623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-harmonic frequency lock-in and vortex shedding synchronization due to regular and irregular surface waves</w:t>
               </w:r>
@@ -10767,51 +10767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser le ratio eau/liant pour recycler des cendres volantes papetières et du laitier moulu (co-produit industriel) pour la fabrication de mortiers de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11117,51 +11117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuses of wood ash: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12433,51 +12433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Friboulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20230350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Oqabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44290-025-00239-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maria Noemi Martellotta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17142042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-025-00264-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ranieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Trabace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14020727" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferruccio Piccinni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa Allariz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16229663" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Azaiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezazigh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04419169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10090149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mezazigh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2228879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Nzabika" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhervilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3020014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Feki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Khannous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdmouleh Keskes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ben Slama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10451-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6050147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01401-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Zairi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus M&#252;ller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4099" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Anger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Commene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327890" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2016.s01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hajialilue-Bonab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chazelas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M. Kaynia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMZ0G304-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obanaa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhervilly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.676414" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseingholian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoren Khay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silitonga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693216" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-008-0159-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04QR4WS2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajialilue-Bonnab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chazelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ14072" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-007-0053-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXZD208X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrivastava A.K." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallshow Hussain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2462" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692295" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quenec&#8217;h" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.400" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouvet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.439" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11243J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998084037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t98-016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Olivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Cam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.074" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bellara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidjeb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.064" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.070" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929724v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadel Azaiez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kubiak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929638v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2017.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929615v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929502v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa-Allariz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.066" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929621v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253760v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250119v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958857v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadraoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539908v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manceau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.041-L" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guern C." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199598v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamadeh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Friboulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20230350" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Oqabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44290-025-00239-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maria Noemi Martellotta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17142042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-025-00264-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ranieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Trabace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14020727" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferruccio Piccinni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa Allariz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16229663" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Azaiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezazigh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04419169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10090149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mezazigh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2228879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Nzabika" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhervilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3020014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6050147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Feki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Khannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdmouleh Keskes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ben Slama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10451-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01401-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Zairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus M&#252;ller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4099" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Anger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Commene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327890" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2016.s01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hajialilue-Bonab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chazelas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M. Kaynia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMZ0G304-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obanaa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhervilly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.676414" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseingholian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoren Khay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silitonga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693216" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-008-0159-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04QR4WS2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajialilue-Bonnab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chazelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ14072" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-007-0053-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXZD208X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrivastava A.K." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallshow Hussain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2462" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692295" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quenec&#8217;h" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.400" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouvet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.439" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11243J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998084037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t98-016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Olivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Cam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.074" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bellara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidjeb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.064" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.070" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929724v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadel Azaiez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kubiak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929638v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2017.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929626v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929615v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929502v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa-Allariz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.066" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929621v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253760v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250119v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958857v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadraoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539908v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manceau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.041-L" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guern C." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199598v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamadeh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>