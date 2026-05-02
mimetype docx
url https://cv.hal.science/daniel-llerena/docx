--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1335,239 +1335,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable&amp;quot; products? Necessity for an overall design approach</w:t>
+                <w:t xml:space="preserve">Coordination par la négociation : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+                <w:t xml:space="preserve">Jeanne Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmentally Conscious Design &amp; Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.007.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667308v1</w:t>
+                <w:t xml:space="preserve">hal-01809089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination par la négociation : une étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable&amp;quot; products? Necessity for an overall design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Duvallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmentally Conscious Design &amp; Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3-4), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809089v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés et comportements des acteurs dans une filière industrielle : efficacité et équité</w:t>
               </w:r>
@@ -1638,273 +1638,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation model of the price bargaining rules in vertical relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Duvallet</w:t>
+                <w:t xml:space="preserve">A game theoretical approach of price negotiation and coordination in innovative firm-supplier context : an experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannne Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23 (2), pp.121-145</w:t>
+              <w:t xml:space="preserve">International Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.245-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671999v1</w:t>
+                <w:t xml:space="preserve">hal-02676785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theoretical approach of price negotiation and coordination in innovative firm-supplier context : an experimental analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannne Duvallet</w:t>
+                <w:t xml:space="preserve">A simulation model of the price bargaining rules in vertical relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 9 (3), pp.245-269</w:t>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (2), pp.121-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676785v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation Model of the Price Bargaining Rules in Vertical Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game Theoretical Approach of Price Negotiation and Coordination in an Innovative Firm-Supplier Context: An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,237 +3449,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Research seminar, FAEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088189v1</w:t>
+                <w:t xml:space="preserve">hal-02485480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response as a common pool resource game: Nudges versus prices</w:t>
+                <w:t xml:space="preserve">Demand response as a common pool resource game: Nudges or peak pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journée Doctorale d'Economie - Université Grenoble Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale d'Economie de Grenoble - Université Grenoble Alpes, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">41st IAEE International Conference: "Transforming energy markets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2018, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088148v1</w:t>
+                <w:t xml:space="preserve">hal-02088180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response as a common pool resource game: Nudges or peak pricing</w:t>
+                <w:t xml:space="preserve">Demand response as a common pool resource game: Nudges versus prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar, FAEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Journée Doctorale d'Economie - Université Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale d'Economie de Grenoble - Université Grenoble Alpes, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485480v1</w:t>
+                <w:t xml:space="preserve">hal-02088148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response as a common pool resource game: Nudges or peak pricing</w:t>
               </w:r>
@@ -3695,73 +3695,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IAEE International Conference: "Transforming energy markets"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2018, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">6th World Congress of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088180v1</w:t>
+                <w:t xml:space="preserve">hal-02088189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response as a common pool resource game: Nudges or peak pricing</w:t>
               </w:r>
@@ -4278,51 +4278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche économique de la coordination dans les chaînes logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Gomez Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Lavoisier, pp.308, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6051,51 +6051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contract Typology as a Research Method in Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7289,51 +7289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/daniel-llerena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251320363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lobasenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1271776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0475.2011.00532.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.703" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K30LP2T8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lanoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2009.1967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.007.0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2004.3050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannne Duvallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:csem.0000021670.32793.ea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WNXTG6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1571806042403045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4858FDBFA828C0ECA1C4088D5B534D3EFEEAA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avadikyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Ostertag" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2001.000739" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.1999.004320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0957-1787(93)90047-Z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RS8SG9P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garmon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Antonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Kurtyka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mabrouk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gomez Padilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118558065.ch10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00800576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Taratynava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781118558065.ch6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roehrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Padilla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvallet-Ycart, J." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruz, P." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye, N." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704457v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Llerena" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/daniel-llerena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251320363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lobasenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1271776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0475.2011.00532.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.703" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K30LP2T8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lanoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2009.1967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.007.0053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2004.3050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannne Duvallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:csem.0000021670.32793.ea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WNXTG6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1571806042403045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4858FDBFA828C0ECA1C4088D5B534D3EFEEAA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avadikyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Ostertag" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2001.000739" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.1999.004320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0957-1787(93)90047-Z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RS8SG9P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garmon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Antonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Kurtyka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mabrouk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gomez Padilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118558065.ch10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00800576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Taratynava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781118558065.ch6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roehrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Padilla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvallet-Ycart, J." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruz, P." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye, N." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704457v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Llerena" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>