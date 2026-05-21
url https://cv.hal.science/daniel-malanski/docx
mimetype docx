--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Malanski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences - University de Lyon 1 - Claude Bernard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0915-7077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Malanski est Maître de Conférences en histoire du sport à l'Université de Lyon 1. Il a été post-doctorant à l'école d'histoire de l'University College Dublin grâce à une bourse du Conseil irlandais de la recherche. Il est titulaire d'un doctorat en histoire culturelle de la Sorbonne Nouvelle et en communication audiovisuelle de l'Université Autonome de Barcelone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Opening Ceremonies: Memory and Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2025, 978-1-0329-0124-4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003568742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UM BRASIL MULATO -DIONÍSIO, FUTEBOL E O MARKETING DA COPA DO MUNDO DA FIFA 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Fernández Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A aniquilação simbólica dos afro-brasileiros pelo Império do Brasil nas Exposições Universais (1867-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fênix : Revista de História e Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.399-420. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35355/revistafenix.v20i2.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placard Carriers and Flag Bearers: Gender Representation in the Summer Olympics’ Parade of Nations (1908–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (5), pp.460-489. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2023.2269099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Applications to Longitudinal Olympic Research (LOR) in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/26396025.4.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reviravolta estética do Brasil: de nação emergente a pária internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significação: Revista de Cultura Audiovisual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (57), pp.198-214. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-7114.sig.2022.188910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Brazil @Mexico1970: Social Media & Collective Memory Making in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffery Kohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kondlatsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.609-630. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2022.2088735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mulatto Brazil – the narrative of the Dionysian character of Brazilian society in the 2014 FIFA World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Fernández Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.423-439. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2022.2125941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anéantissement symbolique des Afro-brésiliens par l’Empire du Brésil dans les expositions universelles (1867-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.187-204. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.10953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Party Is Over: The Fragmentary References of an Emergent and Socially Progressive Brazil in the 2012 London/Rio Handover Ceremony and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5-6), pp.396-413. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2020.1773435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrying the torch: A decolonial approach on the Olympic traditions connections with the Eurocentric narrative of the Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibals, Colorful Birds, and Exuberant Nature: The Representation of Brazilian Nationalism and Its Tropical Modernity in the 2016 Rio Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.175-196. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0193723519889344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As narrativas sobre os indígenas brasileiros nos megaeventos mundiais do século XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Extraprensa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.208-226. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/extraprensa2019.163795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Juntos num só ritmo’: FIFA World Cups of 1950 and 2014 as milestones of Brazil’s advances towards regional representation within Brazilian-ness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (10), pp.1518-1536. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2016.1149472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization Social Club- Westernization as a Status Raising Tool in Brazilian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockholm Papers in Latin American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil 2014 and Rio 2016: In-between Mythological Amerindians narratives and the Tupi Alter-Modern project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9788490129142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil or Brazils? The FIFA World Cups of 1950 and 2014 as reaffirmations of the Brazilian Modern (Federative) State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies in Transition, Progression or Regression?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSA Publications, pp.173, 2015, 978-09-045-6944-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estetiche Dell´Industria Culturale nella Postmodernità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media + Generations - Identità Generazionali e Processi di Mediatizzazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9788834320365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memories of futures past : dystopies et utopies aux Cérémonies Olympiques (et au-delà)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-ViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cold War and the Emergence of a New Theatrical Genre in the Summer Olympic Ceremonies (1980- 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European Committee for Sports History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Committee for Sports History, Sep 2025, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Void: Olympic Opening Ceremonies, National Narratives, and the Politics of Representation (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Center for Sociocultural Sport and Olympic Research Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California State University, Mar 2025, Fullerton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El legado olímpico como memoria viva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias colectivas y patrimonializaciones alredor des deporte moderno: mecanismos sociales y relevancias políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, Nov 2024, Madrid &amp; Virtual, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones de identidad y construcción de valores en los museos de clubes de fútbol en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias colectivas y patrimonializaciones alredor des deporte moderno: mecanismos sociales y relevancias políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, Nov 2024, Madrid &amp; Virtual, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealised Bodies and Inclusive Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Sport &amp; Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting Indigenous Communities and Oppressed Groups in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making World(s) - Sport Globalization and Olympism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 International Cesh Congress, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Nature and the Anthropocene in Summer Olympic Ceremonies – from Atlanta 1996 to Rio 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renversement esthétique du Brésil : du récit d'un pays émergent dans les cérémonies des Jeux Olympiques à l'image d'un paria international en recession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Semaine Culturelle des Pays de Langue Portugaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to Longitudinal Olympic Research (LOR) in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 CSSOR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Fullerton, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flag bearers and Placard Carriers: a longitudinal gender study on the Summer Olympics’ Parade of Nations (1908-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for the History of Physical Education and Sport (ISHPES) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green (and Multicoloured) Games: An Analysis of the Environmentalist and Multicultural Narratives of the 2016 Rio de Janeiro Summer Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 PILAS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Part and the Whole: Difference and Sameness in the audio-visual Representations of Brazil 2014 FIFA World Cup Host Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Regionalism in a Global Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil 2014 and Rio 2016: In-between Mythological Amerindians narratives and the Tupi Alter-Modern project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVI International Congress of Americanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elephant in the room: Representing slavery in Brazil on international mega-events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Oxbridge Conference on Brazilian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Jun 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil or Brazils? The FIFA World Cups of 1950 and 2014 as reaffirmations of the Brazilian modern (federative) state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Brasil nos Mega-Eventos mundiais: Entre o Local, o Nacional e o Moderno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Colóquio Internacional de Doutorandos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuum Mobile? Social Otherness and (New) Media fetishisms as inertial forces behind Modernity/Coloniality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRMC 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association (BSA), Jul 2013, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copa do Mundo é nossa! Brazilian identity, politics, football and the FIFA World Cups of 1950 and 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football 150 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Football Association, Aug 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glocal Elites: Transcultural practices as Positional Goods within Post-modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Society, Culture, Business: Hong Kong Postgraduate Students' Conference on Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Elite Compass points to the North - Westernization as a goal to South Americans born within the ‘Lost Decade’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media and Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization Social Club- Westernization as a Status-Raising Tool in Brazilian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living between fear and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reviravolta estética do Brasil’: como construímos, e perdemos, a imagem de uma nação emergente, progressista e acolhedora ao longo da última década</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives of Brazil: Brazilian identity representations in International mega-events: the cases of the 2014 FIFA World Cup and the 2016 Summer Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Sorbonne Nouvelle - Paris 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04317546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Malanski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences - University de Lyon 1 - Claude Bernard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0915-7077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Malanski est Maître de Conférences en histoire du sport à l'Université de Lyon 1. Il a été post-doctorant à l'école d'histoire de l'University College Dublin grâce à une bourse du Conseil irlandais de la recherche. Il est titulaire d'un doctorat en histoire culturelle de la Sorbonne Nouvelle et en communication audiovisuelle de l'Université Autonome de Barcelone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Opening Ceremonies: Memory and Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2025, 978-1-0329-0124-4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003568742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UM BRASIL MULATO -DIONÍSIO, FUTEBOL E O MARKETING DA COPA DO MUNDO DA FIFA 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Fernández Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A aniquilação simbólica dos afro-brasileiros pelo Império do Brasil nas Exposições Universais (1867-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fênix : Revista de História e Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.399-420. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35355/revistafenix.v20i2.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placard Carriers and Flag Bearers: Gender Representation in the Summer Olympics’ Parade of Nations (1908–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (5), pp.460-489. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2023.2269099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Applications to Longitudinal Olympic Research (LOR) in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/26396025.4.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reviravolta estética do Brasil: de nação emergente a pária internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significação: Revista de Cultura Audiovisual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (57), pp.198-214. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-7114.sig.2022.188910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Brazil @Mexico1970: Social Media & Collective Memory Making in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffery Kohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kondlatsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.609-630. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2022.2088735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mulatto Brazil – the narrative of the Dionysian character of Brazilian society in the 2014 FIFA World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Fernández Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.423-439. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2022.2125941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anéantissement symbolique des Afro-brésiliens par l’Empire du Brésil dans les expositions universelles (1867-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.187-204. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.10953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Party Is Over: The Fragmentary References of an Emergent and Socially Progressive Brazil in the 2012 London/Rio Handover Ceremony and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5-6), pp.396-413. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2020.1773435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrying the torch: A decolonial approach on the Olympic traditions connections with the Eurocentric narrative of the Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibals, Colorful Birds, and Exuberant Nature: The Representation of Brazilian Nationalism and Its Tropical Modernity in the 2016 Rio Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.175-196. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0193723519889344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As narrativas sobre os indígenas brasileiros nos megaeventos mundiais do século XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Extraprensa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.208-226. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/extraprensa2019.163795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Juntos num só ritmo’: FIFA World Cups of 1950 and 2014 as milestones of Brazil’s advances towards regional representation within Brazilian-ness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (10), pp.1518-1536. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2016.1149472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization Social Club- Westernization as a Status Raising Tool in Brazilian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockholm Papers in Latin American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil 2014 and Rio 2016: In-between Mythological Amerindians narratives and the Tupi Alter-Modern project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9788490129142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil or Brazils? The FIFA World Cups of 1950 and 2014 as reaffirmations of the Brazilian Modern (Federative) State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies in Transition, Progression or Regression?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSA Publications, pp.173, 2015, 978-09-045-6944-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estetiche Dell´Industria Culturale nella Postmodernità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media + Generations - Identità Generazionali e Processi di Mediatizzazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9788834320365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memories of futures past : dystopies et utopies aux Cérémonies Olympiques (et au-delà)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-ViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Void: Olympic Opening Ceremonies, National Narratives, and the Politics of Representation (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Center for Sociocultural Sport and Olympic Research Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California State University, Mar 2025, Fullerton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cold War and the Emergence of a New Theatrical Genre in the Summer Olympic Ceremonies (1980- 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European Committee for Sports History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Committee for Sports History, Sep 2025, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting Indigenous Communities and Oppressed Groups in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making World(s) - Sport Globalization and Olympism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 International Cesh Congress, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealised Bodies and Inclusive Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Sport &amp; Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones de identidad y construcción de valores en los museos de clubes de fútbol en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias colectivas y patrimonializaciones alredor des deporte moderno: mecanismos sociales y relevancias políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, Nov 2024, Madrid &amp; Virtual, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El legado olímpico como memoria viva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias colectivas y patrimonializaciones alredor des deporte moderno: mecanismos sociales y relevancias políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, Nov 2024, Madrid &amp; Virtual, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Nature and the Anthropocene in Summer Olympic Ceremonies – from Atlanta 1996 to Rio 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renversement esthétique du Brésil : du récit d'un pays émergent dans les cérémonies des Jeux Olympiques à l'image d'un paria international en recession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Semaine Culturelle des Pays de Langue Portugaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to Longitudinal Olympic Research (LOR) in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 CSSOR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Fullerton, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flag bearers and Placard Carriers: a longitudinal gender study on the Summer Olympics’ Parade of Nations (1908-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for the History of Physical Education and Sport (ISHPES) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green (and Multicoloured) Games: An Analysis of the Environmentalist and Multicultural Narratives of the 2016 Rio de Janeiro Summer Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 PILAS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Part and the Whole: Difference and Sameness in the audio-visual Representations of Brazil 2014 FIFA World Cup Host Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Regionalism in a Global Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil 2014 and Rio 2016: In-between Mythological Amerindians narratives and the Tupi Alter-Modern project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVI International Congress of Americanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elephant in the room: Representing slavery in Brazil on international mega-events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Oxbridge Conference on Brazilian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Jun 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Brasil nos Mega-Eventos mundiais: Entre o Local, o Nacional e o Moderno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Colóquio Internacional de Doutorandos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil or Brazils? The FIFA World Cups of 1950 and 2014 as reaffirmations of the Brazilian modern (federative) state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuum Mobile? Social Otherness and (New) Media fetishisms as inertial forces behind Modernity/Coloniality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRMC 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association (BSA), Jul 2013, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copa do Mundo é nossa! Brazilian identity, politics, football and the FIFA World Cups of 1950 and 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football 150 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Football Association, Aug 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glocal Elites: Transcultural practices as Positional Goods within Post-modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Society, Culture, Business: Hong Kong Postgraduate Students' Conference on Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Elite Compass points to the North - Westernization as a goal to South Americans born within the ‘Lost Decade’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media and Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization Social Club- Westernization as a Status-Raising Tool in Brazilian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living between fear and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reviravolta estética do Brasil’: como construímos, e perdemos, a imagem de uma nação emergente, progressista e acolhedora ao longo da última década</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives of Brazil: Brazilian identity representations in International mega-events: the cases of the 2014 FIFA World Cup and the 2016 Summer Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Sorbonne Nouvelle - Paris 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04317546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6695047B"/>
+    <w:nsid w:val="CFB70AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-malanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0915-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Olympic-Opening-Ceremonies-Memory-and-Modernity/Malanski/p/book/9781032901244?srsltid=AfmBOooIZs_I8drzERQS1sOFJ7Y5UnmWpyNlggfZ2E8G2CaERwnYkb0g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003568742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Fern&#225;ndez Pe&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35355/revistafenix.v20i2.1284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2269099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.1.05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-7114.sig.2022.188910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffery Kohe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kondlatsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2088735" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2022.2125941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.10953" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Souza Malanski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1773435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723519889344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2019.163795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1149472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05087762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-malanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0915-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Olympic-Opening-Ceremonies-Memory-and-Modernity/Malanski/p/book/9781032901244?srsltid=AfmBOooIZs_I8drzERQS1sOFJ7Y5UnmWpyNlggfZ2E8G2CaERwnYkb0g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003568742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Fern&#225;ndez Pe&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35355/revistafenix.v20i2.1284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2269099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.1.05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-7114.sig.2022.188910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffery Kohe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kondlatsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2088735" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2022.2125941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.10953" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Souza Malanski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1773435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723519889344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2019.163795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1149472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05087762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>