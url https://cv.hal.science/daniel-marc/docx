--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -685,199 +685,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémies et pandémies : une longue histoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccins Covid, actuels et futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 338, pp.6-11</w:t>
+              <w:t xml:space="preserve">Lettre d'Information Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384763v1</w:t>
+                <w:t xml:space="preserve">hal-03386045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccins Covid, actuels et futurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidémies et pandémies : une longue histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'Information Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.3-7</w:t>
+              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 338, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386045v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémies : de l'animal à l'homme</w:t>
               </w:r>
@@ -2210,896 +2210,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection patterns in duck and chicken after homo- or hetero-subtypic reinfections with H5 and H7 low pathogenicity avian influenza viruses: a comparative study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1: interferon antagonism and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105189⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.2594-2611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.069542-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633165v1</w:t>
+                <w:t xml:space="preserve">hal-02637811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1: interferon antagonism and beyond</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection patterns in duck and chicken after homo- or hetero-subtypic reinfections with H5 and H7 low pathogenicity avian influenza viruses: a comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.2594-2611. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e105189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.069542-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637811v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA-binding domain of influenzavirus non-structural protein-1 cooperatively binds to virus-specific RNA sequences in a structure-dependent manner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Deletion of the C-terminal ESEV domain of NS1 does not affect the replication of a low-pathogenic avian influenza virus H7N1 in ducks and chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sosthène Barbachou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks979⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.045153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646427v1</w:t>
+                <w:t xml:space="preserve">hal-02648076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the C-terminal ESEV domain of NS1 does not affect the replication of a low-pathogenic avian influenza virus H7N1 in ducks and chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.045153-0⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648076v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The RNA-binding domain of influenzavirus non-structural protein-1 cooperatively binds to virus-specific RNA sequences in a structure-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sosthène Barbachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.434-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647771v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multifunctional aspects of the NS1 protein of Influenza A Virus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Length variations in the NA stalk of an H7N1 influenza virus have opposite effects on viral excretion in chickens and ducks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T W Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2012.0444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (1), pp.584-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.05474-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652732v1</w:t>
+                <w:t xml:space="preserve">hal-01136974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus influenza : une protéine très &amp;quot;influente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length variations in the NA stalk of an H7N1 influenza virus have opposite effects on viral excretion in chickens and ducks.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multifunctional aspects of the NS1 protein of Influenza A Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (1), pp.584-8. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.95 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.05474-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2012.0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136974v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nucleic acid chaperoning by the prion protein and its inhibition by oligonucleotides</w:t>
               </w:r>
@@ -3347,368 +3347,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetically engineered waterfowl influenza virus with a deletion in the stalk of the neuraminidase has increased virulence for chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptamers to explore prion protein interactions with nucleic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01581-09⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.550-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/3633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662785v1</w:t>
+                <w:t xml:space="preserve">hal-02659719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission inter-espèces, adaptation à l’homme et pathogénicité des virus influenza d’origine animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naffakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (2), pp.e59-e68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2010.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamers to explore prion protein interactions with nucleic acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A genetically engineered waterfowl influenza virus with a deletion in the stalk of the neuraminidase has increased virulence for chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Cormier-Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15, pp.550-563. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (2), pp.940-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2741/3633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01581-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659719v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un virus inattendu: le nouveau virus pandémique influenza A (H1N1)</w:t>
               </w:r>
@@ -4343,256 +4343,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual property of prion protein unfolding in neutral salt solution</w:t>
+                <w:t xml:space="preserve">Phenotyping of protein-prion (PrPsc)-accumulating cells in lymphoid and neural tissues of naturally scrapie-affected sheep by double-labeling immunohistochemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Nandi</w:t>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leclerc</w:t>
+                <w:t xml:space="preserve">E. Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50, pp.1357-1370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678245v1</w:t>
+                <w:t xml:space="preserve">hal-02680392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping of protein-prion (PrPsc)-accumulating cells in lymphoid and neural tissues of naturally scrapie-affected sheep by double-labeling immunohistochemistry.</w:t>
+                <w:t xml:space="preserve">Unusual property of prion protein unfolding in neutral salt solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Berthon</w:t>
+                <w:t xml:space="preserve">Pradip Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Levavasseur</w:t>
+                <w:t xml:space="preserve">Estelle Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (36), pp.11017-11024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi025886t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680392v1</w:t>
+                <w:t xml:space="preserve">hal-02678245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prion Protein Has RNA Binding and Chaperoning Properties Characteristic of Nucleocapsid Protein NCp7 of HIV-1</w:t>
               </w:r>
@@ -4844,286 +4844,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High yield purification and physico-chemical properties of full-length recombinant allelic variants of sheep prion protein linked to scrapie susceptibility</w:t>
+                <w:t xml:space="preserve">Early accumulation of PrPsc in gut-associated lymphoid and nervous tissues of susceptible sheep from a Romanov flock with natural scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Hui Bon Hoa</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.3115-3126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698289v1</w:t>
+                <w:t xml:space="preserve">hal-02691213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early accumulation of PrPsc in gut-associated lymphoid and nervous tissues of susceptible sheep from a Romanov flock with natural scrapie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Berthon</w:t>
+                <w:t xml:space="preserve">High yield purification and physico-chemical properties of full-length recombinant allelic variants of sheep prion protein linked to scrapie susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hui Bon Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267, pp.2833-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.01347.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691213v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased tracheal colonization in chickens without impairing pathogenic properties of avian pathogenic Escherichia coli MT78 with a fimH deletion</w:t>
               </w:r>
@@ -6495,346 +6495,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian beta-defensins: Assessment of role in colibacillosis and influenza virus infection in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France. 123 p</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735954v1</w:t>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus grippal de 1918 : ses origines, ses descendants actuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avian beta-defensins: Assessment of role in colibacillosis and influenza virus infection in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grippe, une histoire humaine. Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., Nov 2018, Tours, France. 25 diapositives</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France. 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787957v1</w:t>
+                <w:t xml:space="preserve">hal-02735954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le virus grippal de 1918 : ses origines, ses descendants actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">La grippe, une histoire humaine. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., Nov 2018, Tours, France. 25 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736481v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique intracellulaire et fonctions de la protéine NS1 des virus Influenza type A</w:t>
               </w:r>
@@ -7008,402 +7008,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742473v1</w:t>
+                <w:t xml:space="preserve">hal-02742707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choi Geunho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+                <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742707v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cristaux pour la recherche de nouveaux antiviraux</w:t>
               </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7773,51 +7773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7853,1114 +7853,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the host-range and pathogenicity determinants of avian influenza viruses in chickens</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Virologie et Pathologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803266v1</w:t>
+                <w:t xml:space="preserve">hal-02806851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">La protéine NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Virologie et Pathologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806851v1</w:t>
+                <w:t xml:space="preserve">hal-02806580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RNA-binding domain de la protéine NSl des virus influenza reconnait spécifiquement et de manière structure-dépendante des motifs caractéristiques de l' ARN viral</w:t>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 cooperatively binds virus-specific (+)-strand RNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. International Conference on Negative Strand Viruses (NSV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745381v1</w:t>
+                <w:t xml:space="preserve">hal-02744878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 cooperatively binds virus-specific (+)-strand RNA sequences</w:t>
+                <w:t xml:space="preserve">Le RNA-binding domain de la protéine NSl des virus influenza reconnait spécifiquement et de manière structure-dépendante des motifs caractéristiques de l' ARN viral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Negative Strand Viruses (NSV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">15. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744878v1</w:t>
+                <w:t xml:space="preserve">hal-02745381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">Investigating the host-range and pathogenicity determinants of avian influenza viruses in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806580v1</w:t>
+                <w:t xml:space="preserve">hal-02803266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longueur de la tige de la neuraminidase d'un virus influenza aviaire H7N1 produit des effets opposés chez le poulet et le canard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NS1 des virus influenza : activités in vivo, interactions in vitro avec les ARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.78</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746410v1</w:t>
+                <w:t xml:space="preserve">hal-02803755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : un déterminant majeur du host-range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Biophotonique et Pharmacologie (CNRS UMR7213)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Dec 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Tours, France. 36 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803754v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : activités in vivo, interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Biophotonique et Pharmacologie (CNRS UMR7213)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Dec 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803755v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : un déterminant majeur du host-range</w:t>
+                <w:t xml:space="preserve">Influenzavirus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Tours, France. 36 diapositives</w:t>
+              <w:t xml:space="preserve">EMBL Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). FRA., Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804464v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenzavirus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La longueur de la tige de la neuraminidase d'un virus influenza aviaire H7N1 produit des effets opposés chez le poulet et le canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBL Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). FRA., Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803749v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine non structurale NS1 du virus de la grippe A reconnait spécifiquement des motifs de structure et de séquence dans ses ARN ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+                <w:t xml:space="preserve">Etude comparée chez le canard et le poulet de la réponse immunitaire et de la sensibilité à la réinfection vis-à-vis des virus influenza aviaires faiblement pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750418v1</w:t>
+                <w:t xml:space="preserve">hal-02745889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée chez le canard et le poulet de la réponse immunitaire et de la sensibilité à la réinfection vis-à-vis des virus influenza aviaires faiblement pathogènes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de virulence des influenza aviaires : études in vivo chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745889v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de virulence des influenza aviaires : études in vivo chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protéine non structurale NS1 du virus de la grippe A reconnait spécifiquement des motifs de structure et de séquence dans ses ARN ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Barbachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 35 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803488v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza aviaires faiblement pathogènes</w:t>
               </w:r>
@@ -9015,77 +9015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rallongement de la tige de la neuraminidase d'un virus influenza A faiblement pathogène H7N1 diminue sa virulence chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,90 +9140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9265,77 +9265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et caractérisation d'ARN ligands de la protéine NS1 des virus influenza A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosthène Barbachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,90 +9403,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus Influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rennes, France. 34 diapositives</w:t>
@@ -9528,51 +9528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Virulence For Chickens of A Genetically Engineered Waterfowl Influenza Virus with a Deletion in the Stalk of the Neuraminidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cormier-Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,264 +9634,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza : une délétion dans la tige de la neuraminidase constitue un facteur de virulence chez les volailles domestiques</w:t>
+                <w:t xml:space="preserve">Les virus influenza : de l'élevage à la santé humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">SPACE "Les Rendez-vous de l'INRA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818143v1</w:t>
+                <w:t xml:space="preserve">hal-02813264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les virus influenza : de l'élevage à la santé humaine.</w:t>
+                <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza : une délétion dans la tige de la neuraminidase constitue un facteur de virulence chez les volailles domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE "Les Rendez-vous de l'INRA"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rennes, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813264v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deletion in the neuraminidase stalk of a waterfowl influenza A virus is a determinant for virulence in domestic poultry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,471 +9953,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an avian lung epithelial cell line.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Rôle d’une délétion dans la tige de la neuraminidase dans la pathogénicité et l’adaptation à la volaille domestique d’un virus grippal issu de l’avifaune sauvage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752715v1</w:t>
+                <w:t xml:space="preserve">hal-02817632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une délétion dans la tige de la neuraminidase d'un virus grippal issu de l'avifaune sauvage constitue un facteur de virulence chez des volailles domestiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Characterization of an avian lung epithelial cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B Su</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754139v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d’une délétion dans la tige de la neuraminidase dans la pathogénicité et l’adaptation à la volaille domestique d’un virus grippal issu de l’avifaune sauvage.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Une délétion dans la tige de la neuraminidase d'un virus grippal issu de l'avifaune sauvage constitue un facteur de virulence chez des volailles domestiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817632v1</w:t>
+                <w:t xml:space="preserve">hal-02754139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a deletion in the neuraminidase stalk for pathogenicity and adaptation of influenza A viruses from the wild bird reservoir to domestic poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Naffakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10830,51 +10830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tremblante ovine : maladie naturelle et modèle d'étude des GSST transmissibles à l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11330,51 +11330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation précoce de la PRPSC dans les tissus lymphoïdes et nerveux du tube digestif d'agneaux atteints de tremblante naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,816 +11740,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique intracellulaire et fonctions de la protéine NS1 du virus de la grippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Ait Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane de Vaureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
+              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. , Virologie, 23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737761v1</w:t>
+                <w:t xml:space="preserve">hal-02737189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique intracellulaire et fonctions de la protéine NS1 du virus de la grippe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Ait Yahia</w:t>
+                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane de Vaureix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. , Virologie, 23, 2019</w:t>
+              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737189v1</w:t>
+                <w:t xml:space="preserve">hal-02737761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737405v1</w:t>
+                <w:t xml:space="preserve">hal-02736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+                <w:t xml:space="preserve">Structures et fonctions de la protéine NS1 des virus influenza pour la recherche de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
+              <w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seillac, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736544v1</w:t>
+                <w:t xml:space="preserve">hal-02736195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et fonctions de la protéine NS1 des virus influenza pour la recherche de nouvelles cibles thérapeutiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seillac, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736195v1</w:t>
+                <w:t xml:space="preserve">hal-02738296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonja Härtle</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738296v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12630,51 +12630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12723,790 +12723,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening the linker region of the non-structural protein NS1 of an avian H1N1 influenza virus increases its replication and pathogenicity in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 cooperatively binds virus-specific (+)-strand RNA sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740207v1</w:t>
+                <w:t xml:space="preserve">hal-02746115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 cooperatively binds virus-specific (+)-strand RNA sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Shortening the linker region of the non-structural protein NS1 of an avian H1N1 influenza virus increases its replication and pathogenicity in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2013</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746115v1</w:t>
+                <w:t xml:space="preserve">hal-02740207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+                <w:t xml:space="preserve">The porcine socs and their involvement in the response to two strains of influenza a virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darsaniya Punyadarsaniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745178v1</w:t>
+                <w:t xml:space="preserve">hal-02806268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porcine socs and their involvement in the response to two strains of influenza a virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Herrler</w:t>
+                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
+              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806268v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of porcine SOCS in response to influenza A virus H3N2</w:t>
+                <w:t xml:space="preserve">Expression des transcrits socs chez le porc, à l'homéostasie et lors de la réponse innée à l'infection par un virus influenza H3N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Darsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. pp.43, 2012</w:t>
+              <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Libbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virologie, 16(suppl), pp.78, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746346v1</w:t>
+                <w:t xml:space="preserve">hal-02746333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of porcine SOCS in response to influenza A virus H3N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Darsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13525,251 +13538,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Annual Prairie Infectious Immunology Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Moose Jaw, Canada. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des transcrits socs chez le porc, à l'homéostasie et lors de la réponse innée à l'infection par un virus influenza H3N2</w:t>
+                <w:t xml:space="preserve">Expression of porcine SOCS in response to influenza A virus H3N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Darsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. pp.43, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Libbey</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02746333v1</w:t>
+                <w:t xml:space="preserve">hal-02746346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuraminidase stalk-length of an H7N1 influenza virus has opposite effects in chickens and ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13837,77 +13837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evolution of the neuraminidase upon transmission of influenza A viruses from waterfowl to poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13962,64 +13962,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et infection par le virus influenza aviaire d'une lignée cellulaire adhérente d'origine pulmonaire chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14189,260 +14189,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interet de l'utilisation d'un anticorps monoclonal dirigé contre le recepteur de l'aérobactine dans le diagnostic des Escherichia coli pathogènes aviaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role des fimbriae dans la pathogénicité des Escherichia coli aviaires : construction et analyse de mutants isogéniques FIM- et FIMH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dho-Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entérobactéries aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Paris, France. 1 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840191v1</w:t>
+                <w:t xml:space="preserve">hal-02836304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role des fimbriae dans la pathogénicité des Escherichia coli aviaires : construction et analyse de mutants isogéniques FIM- et FIMH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interet de l'utilisation d'un anticorps monoclonal dirigé contre le recepteur de l'aérobactine dans le diagnostic des Escherichia coli pathogènes aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dho-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entérobactéries aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Paris, France. 1 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836304v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14612,51 +14612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE570F8C"/>
+    <w:nsid w:val="F922A5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14843,51 +14843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00137-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naceri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13010064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abi Hussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Geneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kasabova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Hounana Kara-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36858-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1175802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.069542-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Barbachou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks979" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.045153-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soubieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ledevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05474-11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kant Sharma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cormier-Aline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01581-09" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naffakh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3PJM173-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3633" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-007-6370-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7CRLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0790-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87A2EB51011D26A6BAD90860FF012137C7D9188A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Nandi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025886t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levavasseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chnaiderman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009754200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01347.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dho-Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dho-Moulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-72-5-1151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya L. Teterina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6822(91)90894-H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGMFPQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.64.9.4099-4107.1990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Yahia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Si Nacer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles David Mauduit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vaureix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806851v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hoffmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803755v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803749v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805108v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cormier-Aline" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuentes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Vaureix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746115v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado Ortega" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darsaniya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepublicsystemepco.com/files/modules/programme/file/ProgrammeJFV_FINAL.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourdes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840191v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836304v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00137-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naceri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13010064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abi Hussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Geneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kasabova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Hounana Kara-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36858-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1175802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.069542-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chaise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.045153-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Barbachou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks979" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hoffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soubieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ledevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05474-11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0444" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kant Sharma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naffakh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3PJM173-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cormier-Aline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01581-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-007-6370-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7CRLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0790-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87A2EB51011D26A6BAD90860FF012137C7D9188A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levavasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Nandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025886t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chnaiderman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009754200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01347.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dho-Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dho-Moulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-72-5-1151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya L. Teterina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6822(91)90894-H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGMFPQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.64.9.4099-4107.1990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Yahia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Si Nacer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles David Mauduit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vaureix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806851v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745381v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hoffmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745889v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805108v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cormier-Aline" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817632v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752715v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuentes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Vaureix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado Ortega" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darsaniya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepublicsystemepco.com/files/modules/programme/file/ProgrammeJFV_FINAL.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourdes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836304v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>