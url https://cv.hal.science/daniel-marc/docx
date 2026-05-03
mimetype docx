--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1332,351 +1332,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin inhibits the TGF-β1-dependent differentiation of lung fibroblasts via PPARγ-driven upregulation of cathepsins B and L</w:t>
+                <w:t xml:space="preserve">Chicken endothelial cells are highly responsive to viral innate immune stimuli and are susceptible to infections with various avian pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlame Saidi</w:t>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Kasabova</w:t>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Vanderlynden</w:t>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghania Hounana Kara-Ali</w:t>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36858-3⟩</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2018.1556386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628303v1</w:t>
+                <w:t xml:space="preserve">hal-02623169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken endothelial cells are highly responsive to viral innate immune stimuli and are susceptible to infections with various avian pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curcumin inhibits the TGF-β1-dependent differentiation of lung fibroblasts via PPARγ-driven upregulation of cathepsins B and L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Mariana Kasabova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">Lise Vanderlynden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Ghania Hounana Kara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03079457.2018.1556386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36858-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623169v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,64 +1909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lidove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.1-12. </w:t>
@@ -2932,174 +2932,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : une protéine très &amp;quot;influente</w:t>
+                <w:t xml:space="preserve">The multifunctional aspects of the NS1 protein of Influenza A Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.95-106</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.95 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2012.0444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643459v1</w:t>
+                <w:t xml:space="preserve">hal-02652732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multifunctional aspects of the NS1 protein of Influenza A Virus</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : une protéine très &amp;quot;influente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.95 - 106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2012.0444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652732v1</w:t>
+                <w:t xml:space="preserve">hal-02643459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nucleic acid chaperoning by the prion protein and its inhibition by oligonucleotides</w:t>
               </w:r>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel chicken lung epithelial cell line: Characterization and response to low pathogenicity avian influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,290 +3425,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission inter-espèces, adaptation à l’homme et pathogénicité des virus influenza d’origine animale</w:t>
+                <w:t xml:space="preserve">A genetically engineered waterfowl influenza virus with a deletion in the stalk of the neuraminidase has increased virulence for chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Fleur Cormier-Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Naffakh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (2), pp.e59-e68. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (2), pp.940-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2010.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01581-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594423v1</w:t>
+                <w:t xml:space="preserve">hal-02662785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetically engineered waterfowl influenza virus with a deletion in the stalk of the neuraminidase has increased virulence for chickens</w:t>
+                <w:t xml:space="preserve">Transmission inter-espèces, adaptation à l’homme et pathogénicité des virus influenza d’origine animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Cormier-Aline</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Naffakh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (2), pp.e59-e68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2010.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01581-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un virus inattendu: le nouveau virus pandémique influenza A (H1N1)</w:t>
               </w:r>
@@ -5332,191 +5332,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the fim cluster of an avian O2 strain of Escherichia coli : serogroup-specific sites within fimA and nucleotide sequence of fiml</w:t>
+                <w:t xml:space="preserve">Analysis of the fim cluster of an avian O2 strain of Escherichia coli: serogroup-specific sites within fimA and nucleotide sequence of fimI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dho-Moulin</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Dho-Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 44 (6), pp.444-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686085v1</w:t>
+                <w:t xml:space="preserve">hal-02698820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the fim cluster of an avian O2 strain of Escherichia coli: serogroup-specific sites within fimA and nucleotide sequence of fimI</w:t>
+                <w:t xml:space="preserve">Analysis of the fim cluster of an avian O2 strain of Escherichia coli : serogroup-specific sites within fimA and nucleotide sequence of fiml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Dho-Moulin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dho-Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 44 (6), pp.444-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698820v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gly1 to Ala substitution in poliovirus capsid protein VP0 blocks its myristoylation and prevents viral assembly</w:t>
               </w:r>
@@ -6514,77 +6514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6665,51 +6665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7139,271 +7139,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Choi Geunho</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743525v1</w:t>
+                <w:t xml:space="preserve">hal-02742473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choi Geunho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742473v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cristaux pour la recherche de nouveaux antiviraux</w:t>
               </w:r>
@@ -7484,64 +7484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épithélium respiratoire et endothélium à l'interface des virus influenza aviaires et de l'hôte Gallus gallus : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7648,64 +7648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
@@ -7734,77 +7734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory activities of chicken suppressors of cytokine signaling 1 and 3 on interferon-induced signaling in chicken lung epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,96 +7853,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 cooperatively binds virus-specific (+)-strand RNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Virologie et Pathologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. International Conference on Negative Strand Viruses (NSV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806851v1</w:t>
+                <w:t xml:space="preserve">hal-02744878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
               </w:r>
@@ -7991,398 +8004,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 cooperatively binds virus-specific (+)-strand RNA sequences</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Negative Strand Viruses (NSV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Virologie et Pathologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744878v1</w:t>
+                <w:t xml:space="preserve">hal-02806851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RNA-binding domain de la protéine NSl des virus influenza reconnait spécifiquement et de manière structure-dépendante des motifs caractéristiques de l' ARN viral</w:t>
+                <w:t xml:space="preserve">Investigating the host-range and pathogenicity determinants of avian influenza viruses in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745381v1</w:t>
+                <w:t xml:space="preserve">hal-02803266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the host-range and pathogenicity determinants of avian influenza viruses in chickens</w:t>
+                <w:t xml:space="preserve">Le RNA-binding domain de la protéine NSl des virus influenza reconnait spécifiquement et de manière structure-dépendante des motifs caractéristiques de l' ARN viral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">15. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803266v1</w:t>
+                <w:t xml:space="preserve">hal-02745381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : activités in vivo, interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : un déterminant majeur du host-range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Tours, France. 36 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803755v1</w:t>
+                <w:t xml:space="preserve">hal-02804464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : un déterminant majeur du host-range</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : activités in vivo, interactions in vitro avec les ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Tours, France. 36 diapositives</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804464v1</w:t>
+                <w:t xml:space="preserve">hal-02803755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza virus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
               </w:r>
@@ -8750,536 +8750,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de virulence des influenza aviaires : études in vivo chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protéine non structurale NS1 du virus de la grippe A reconnait spécifiquement des motifs de structure et de séquence dans ses ARN ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Barbachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 35 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803488v1</w:t>
+                <w:t xml:space="preserve">hal-02750418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine non structurale NS1 du virus de la grippe A reconnait spécifiquement des motifs de structure et de séquence dans ses ARN ligands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de virulence des influenza aviaires : études in vivo chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750418v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza aviaires faiblement pathogènes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rallongement de la tige de la neuraminidase d'un virus influenza A faiblement pathogène H7N1 diminue sa virulence chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire FRIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 37 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802970v1</w:t>
+                <w:t xml:space="preserve">hal-02806311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rallongement de la tige de la neuraminidase d'un virus influenza A faiblement pathogène H7N1 diminue sa virulence chez le poulet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Volmer</w:t>
+                <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire FRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806311v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza aviaires faiblement pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire FRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805108v1</w:t>
+                <w:t xml:space="preserve">hal-02802970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et caractérisation d'ARN ligands de la protéine NS1 des virus influenza A</w:t>
               </w:r>
@@ -9291,51 +9291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosthène Barbachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,313 +9953,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d’une délétion dans la tige de la neuraminidase dans la pathogénicité et l’adaptation à la volaille domestique d’un virus grippal issu de l’avifaune sauvage.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandie Munier</w:t>
+                <w:t xml:space="preserve">Characterization of an avian lung epithelial cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B Su</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817632v1</w:t>
+                <w:t xml:space="preserve">hal-02752715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an avian lung epithelial cell line.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">Une délétion dans la tige de la neuraminidase d'un virus grippal issu de l'avifaune sauvage constitue un facteur de virulence chez des volailles domestiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752715v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une délétion dans la tige de la neuraminidase d'un virus grippal issu de l'avifaune sauvage constitue un facteur de virulence chez des volailles domestiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Munier</w:t>
+                <w:t xml:space="preserve">Rôle d’une délétion dans la tige de la neuraminidase dans la pathogénicité et l’adaptation à la volaille domestique d’un virus grippal issu de l’avifaune sauvage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10286,69 +10286,69 @@
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754139v1</w:t>
+                <w:t xml:space="preserve">hal-02817632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a deletion in the neuraminidase stalk for pathogenicity and adaptation of influenza A viruses from the wild bird reservoir to domestic poultry</w:t>
               </w:r>
@@ -12281,51 +12281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
@@ -12367,77 +12367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12518,64 +12518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t>
@@ -12604,90 +12604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility and permissiveness of chicken endothelial cells to avian influenza virus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12930,277 +12930,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porcine socs and their involvement in the response to two strains of influenza a virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Herrler</w:t>
+                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806268v1</w:t>
+                <w:t xml:space="preserve">hal-02747107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+                <w:t xml:space="preserve">The porcine socs and their involvement in the response to two strains of influenza a virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darsaniya Punyadarsaniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747107v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
               </w:r>
@@ -13712,90 +13712,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuraminidase stalk-length of an H7N1 influenza virus has opposite effects in chickens and ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Meeting on Viral Zoonoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint Raphael, France. pp.101, 2011</w:t>
@@ -13824,51 +13824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evolution of the neuraminidase upon transmission of influenza A viruses from waterfowl to poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,77 +13949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et infection par le virus influenza aviaire d'une lignée cellulaire adhérente d'origine pulmonaire chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,51 +14612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F922A5F4"/>
+    <w:nsid w:val="06FD3467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14843,51 +14843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00137-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naceri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13010064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abi Hussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Geneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kasabova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Hounana Kara-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36858-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1175802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.069542-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chaise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.045153-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Barbachou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks979" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hoffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soubieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ledevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05474-11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0444" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kant Sharma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naffakh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3PJM173-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cormier-Aline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01581-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-007-6370-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7CRLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0790-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87A2EB51011D26A6BAD90860FF012137C7D9188A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levavasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Nandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025886t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chnaiderman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009754200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01347.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dho-Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dho-Moulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-72-5-1151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya L. Teterina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6822(91)90894-H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGMFPQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.64.9.4099-4107.1990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Yahia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Si Nacer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles David Mauduit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vaureix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806851v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745381v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hoffmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745889v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805108v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cormier-Aline" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817632v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752715v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuentes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Vaureix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado Ortega" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darsaniya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepublicsystemepco.com/files/modules/programme/file/ProgrammeJFV_FINAL.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourdes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836304v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00137-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naceri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13010064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abi Hussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Geneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kasabova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Hounana Kara-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36858-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1175802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.069542-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chaise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.045153-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Barbachou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks979" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hoffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soubieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ledevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05474-11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0444" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kant Sharma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cormier-Aline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01581-09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naffakh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3PJM173-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-007-6370-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7CRLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0790-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87A2EB51011D26A6BAD90860FF012137C7D9188A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levavasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Nandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025886t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chnaiderman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009754200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01347.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dho-Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dho-Moulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-72-5-1151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya L. Teterina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6822(91)90894-H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGMFPQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.64.9.4099-4107.1990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Yahia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Si Nacer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles David Mauduit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vaureix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803755v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hoffmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745889v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750418v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cormier-Aline" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuentes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Vaureix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado Ortega" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darsaniya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepublicsystemepco.com/files/modules/programme/file/ProgrammeJFV_FINAL.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourdes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836304v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>