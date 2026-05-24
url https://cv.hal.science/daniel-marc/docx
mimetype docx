--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2210,511 +2210,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1: interferon antagonism and beyond</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection patterns in duck and chicken after homo- or hetero-subtypic reinfections with H5 and H7 low pathogenicity avian influenza viruses: a comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.069542-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e105189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637811v1</w:t>
+                <w:t xml:space="preserve">hal-02633165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection patterns in duck and chicken after homo- or hetero-subtypic reinfections with H5 and H7 low pathogenicity avian influenza viruses: a comparative study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1: interferon antagonism and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e105189. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.2594-2611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.069542-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633165v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the C-terminal ESEV domain of NS1 does not affect the replication of a low-pathogenic avian influenza virus H7N1 in ducks and chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.045153-0⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648076v1</w:t>
+                <w:t xml:space="preserve">hal-02647771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Deletion of the C-terminal ESEV domain of NS1 does not affect the replication of a low-pathogenic avian influenza virus H7N1 in ducks and chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.045153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647771v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RNA-binding domain of influenzavirus non-structural protein-1 cooperatively binds to virus-specific RNA sequences in a structure-dependent manner</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetically engineered waterfowl influenza virus with a deletion in the stalk of the neuraminidase has increased virulence for chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Cormier-Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,51 +4597,51 @@
                 <w:t xml:space="preserve">The Prion Protein Has RNA Binding and Chaperoning Properties Characteristic of Nucleocapsid Protein NCp7 of HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Derrington</w:t>
+                <w:t xml:space="preserve">Edmund A. Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4673,109 +4673,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (22), pp.19301-19309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M009754200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039036v1</w:t>
+                <w:t xml:space="preserve">hal-02328599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prion Protein Has RNA Binding and Chaperoning Properties Characteristic of Nucleocapsid Protein NCp7 of HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund A. Derrington</w:t>
+                <w:t xml:space="preserve">Edmund Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4807,64 +4811,60 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (22), pp.19301-19309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M009754200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328599v1</w:t>
+                <w:t xml:space="preserve">hal-03039036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early accumulation of PrPsc in gut-associated lymphoid and nervous tissues of susceptible sheep from a Romanov flock with natural scrapie</w:t>
               </w:r>
@@ -6495,346 +6495,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian beta-defensins: Assessment of role in colibacillosis and influenza virus infection in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Quéré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Anouk Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">Quentin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France. 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736481v1</w:t>
+                <w:t xml:space="preserve">hal-02735954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian beta-defensins: Assessment of role in colibacillosis and influenza virus infection in chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le virus grippal de 1918 : ses origines, ses descendants actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France. 123 p</w:t>
+              <w:t xml:space="preserve">La grippe, une histoire humaine. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., Nov 2018, Tours, France. 25 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735954v1</w:t>
+                <w:t xml:space="preserve">hal-02787957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus grippal de 1918 : ses origines, ses descendants actuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grippe, une histoire humaine. Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., Nov 2018, Tours, France. 25 diapositives</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787957v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique intracellulaire et fonctions de la protéine NS1 des virus Influenza type A</w:t>
               </w:r>
@@ -7014,51 +7014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,247 +7383,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cristaux pour la recherche de nouveaux antiviraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épithélium respiratoire et endothélium à l'interface des virus influenza aviaires et de l'hôte Gallus gallus : données préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792217v1</w:t>
+                <w:t xml:space="preserve">hal-02793427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épithélium respiratoire et endothélium à l'interface des virus influenza aviaires et de l'hôte Gallus gallus : données préliminaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des cristaux pour la recherche de nouveaux antiviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793427v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modification de la protéine non-structurale NS1 d'un virus influenza aviaire accroit sa virulence et son pouvoir replicatif</w:t>
               </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7773,51 +7773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8004,247 +8004,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">Investigating the host-range and pathogenicity determinants of avian influenza viruses in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Virologie et Pathologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806851v1</w:t>
+                <w:t xml:space="preserve">hal-02803266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the host-range and pathogenicity determinants of avian influenza viruses in chickens</w:t>
+                <w:t xml:space="preserve">Le RNA-binding domain de la protéine NSl des virus influenza reconnait spécifiquement et de manière structure-dépendante des motifs caractéristiques de l' ARN viral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">15. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803266v1</w:t>
+                <w:t xml:space="preserve">hal-02745381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RNA-binding domain de la protéine NSl des virus influenza reconnait spécifiquement et de manière structure-dépendante des motifs caractéristiques de l' ARN viral</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : interactions in vitro avec les ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Virologie et Pathologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745381v1</w:t>
+                <w:t xml:space="preserve">hal-02806851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus influenza : un déterminant majeur du host-range</w:t>
               </w:r>
@@ -8293,165 +8293,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : activités in vivo, interactions in vitro avec les ARN</w:t>
+                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Biophotonique et Pharmacologie (CNRS UMR7213)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Dec 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803755v1</w:t>
+                <w:t xml:space="preserve">hal-02803754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : activités in vivo, interactions in vitro avec les ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Biophotonique et Pharmacologie (CNRS UMR7213)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Dec 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803754v1</w:t>
+                <w:t xml:space="preserve">hal-02803755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenzavirus non-structural protein NS1 : in vitro interactions with RNAs</w:t>
               </w:r>
@@ -8532,77 +8532,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.78</w:t>
@@ -8625,954 +8625,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée chez le canard et le poulet de la réponse immunitaire et de la sensibilité à la réinfection vis-à-vis des virus influenza aviaires faiblement pathogènes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+                <w:t xml:space="preserve">La protéine non structurale NS1 du virus de la grippe A reconnait spécifiquement des motifs de structure et de séquence dans ses ARN ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Barbachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745889v1</w:t>
+                <w:t xml:space="preserve">hal-02750418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine non structurale NS1 du virus de la grippe A reconnait spécifiquement des motifs de structure et de séquence dans ses ARN ligands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de virulence des influenza aviaires : études in vivo chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750418v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de virulence des influenza aviaires : études in vivo chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparée chez le canard et le poulet de la réponse immunitaire et de la sensibilité à la réinfection vis-à-vis des virus influenza aviaires faiblement pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 35 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803488v1</w:t>
+                <w:t xml:space="preserve">hal-02745889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rallongement de la tige de la neuraminidase d'un virus influenza A faiblement pathogène H7N1 diminue sa virulence chez le poulet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Volmer</w:t>
+                <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire FRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806311v1</w:t>
+                <w:t xml:space="preserve">hal-02805108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza aviaires faiblement pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire FRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805108v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de virulence et d'adaptation des virus influenza aviaires faiblement pathogènes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rallongement de la tige de la neuraminidase d'un virus influenza A faiblement pathogène H7N1 diminue sa virulence chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire FRIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 37 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802970v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection et caractérisation d'ARN ligands de la protéine NS1 des virus influenza A</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus Influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Boumart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">SPACE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rennes, France. 34 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749437v1</w:t>
+                <w:t xml:space="preserve">hal-02805815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la réponse immunitaire chez le canard et le poulet vis-à-vis des virus Influenza faiblement pathogènes et évaluation des conséquences sur leurs capacités de réinfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection et caractérisation d'ARN ligands de la protéine NS1 des virus influenza A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Barbachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+                <w:t xml:space="preserve">Zineb Boumart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rennes, France. 34 diapositives</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805815v1</w:t>
+                <w:t xml:space="preserve">hal-02749437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Virulence For Chickens of A Genetically Engineered Waterfowl Influenza Virus with a Deletion in the Stalk of the Neuraminidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cormier-Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9847,51 +9847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deletion in the neuraminidase stalk of a waterfowl influenza A virus is a determinant for virulence in domestic poultry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9972,51 +9972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an avian lung epithelial cell line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,70 +10078,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une délétion dans la tige de la neuraminidase d'un virus grippal issu de l'avifaune sauvage constitue un facteur de virulence chez des volailles domestiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Rôle d’une délétion dans la tige de la neuraminidase dans la pathogénicité et l’adaptation à la volaille domestique d’un virus grippal issu de l’avifaune sauvage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10161,112 +10161,112 @@
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754139v1</w:t>
+                <w:t xml:space="preserve">hal-02817632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d’une délétion dans la tige de la neuraminidase dans la pathogénicité et l’adaptation à la volaille domestique d’un virus grippal issu de l’avifaune sauvage.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Une délétion dans la tige de la neuraminidase d'un virus grippal issu de l'avifaune sauvage constitue un facteur de virulence chez des volailles domestiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10286,69 +10286,69 @@
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817632v1</w:t>
+                <w:t xml:space="preserve">hal-02754139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a deletion in the neuraminidase stalk for pathogenicity and adaptation of influenza A viruses from the wild bird reservoir to domestic poultry</w:t>
               </w:r>
@@ -10360,51 +10360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Naffakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12229,51 +12229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12479,51 +12479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,77 +12837,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
@@ -12962,77 +12962,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
@@ -13087,51 +13087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darsaniya Punyadarsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13212,77 +13212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
@@ -13337,51 +13337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Darsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13600,51 +13600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Darsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13699,77 +13699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuraminidase stalk-length of an H7N1 influenza virus has opposite effects in chickens and ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13824,90 +13824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evolution of the neuraminidase upon transmission of influenza A viruses from waterfowl to poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13962,51 +13962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et infection par le virus influenza aviaire d'une lignée cellulaire adhérente d'origine pulmonaire chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,51 +14612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06FD3467"/>
+    <w:nsid w:val="AE7CE26B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14843,51 +14843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00137-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naceri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13010064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abi Hussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Geneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kasabova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Hounana Kara-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36858-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1175802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.069542-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chaise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.045153-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Barbachou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks979" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hoffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soubieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ledevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05474-11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0444" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kant Sharma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cormier-Aline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01581-09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naffakh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3PJM173-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-007-6370-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7CRLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0790-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87A2EB51011D26A6BAD90860FF012137C7D9188A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levavasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Nandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025886t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chnaiderman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009754200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01347.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dho-Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dho-Moulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-72-5-1151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya L. Teterina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6822(91)90894-H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGMFPQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.64.9.4099-4107.1990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Yahia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Si Nacer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles David Mauduit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vaureix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803755v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hoffmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745889v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750418v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cormier-Aline" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuentes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Vaureix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado Ortega" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darsaniya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepublicsystemepco.com/files/modules/programme/file/ProgrammeJFV_FINAL.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourdes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836304v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00137-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naceri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13010064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abi Hussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Geneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kasabova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Hounana Kara-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36858-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1175802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.069542-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.045153-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Barbachou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks979" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hoffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soubieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ledevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05474-11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0444" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kant Sharma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cormier-Aline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01581-09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naffakh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3PJM173-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-007-6370-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7CRLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0790-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87A2EB51011D26A6BAD90860FF012137C7D9188A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levavasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Nandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025886t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chnaiderman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009754200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01347.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dho-Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dho-Moulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-72-5-1151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya L. Teterina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6822(91)90894-H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGMFPQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.64.9.4099-4107.1990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Yahia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Si Nacer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles David Mauduit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vaureix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745381v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hoffmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cormier-Aline" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuentes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Vaureix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado Ortega" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darsaniya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepublicsystemepco.com/files/modules/programme/file/ProgrammeJFV_FINAL.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourdes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836304v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>